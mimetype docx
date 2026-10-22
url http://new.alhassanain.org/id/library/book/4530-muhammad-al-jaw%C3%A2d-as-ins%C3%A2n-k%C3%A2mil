--- v0 (2026-09-20)
+++ v1 (2026-10-22)
@@ -9,10653 +9,5969 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4">
       <w:pPr>
         <w:pStyle w:val="Heading1Center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc489862406"/>
-[...4 lines deleted...]
-        <w:t>PINTAR MENDIDIK ANAK</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Toc432930213"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc433704894"/>
+      <w:r>
+        <w:t>Perayaan Tabot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4"/>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1Center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc432930214"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc433704895"/>
+      <w:r>
+        <w:t>Syuplahan Gumay</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="008B4441">
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4">
       <w:pPr>
         <w:pStyle w:val="Heading1Center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc489862407"/>
-[...18 lines deleted...]
-        <w:t>)</w:t>
+    </w:p>
+    <w:p w:rsidR="00E76ED4" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1Center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc432930215"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc433704896"/>
+      <w:r>
+        <w:t>Jurusan Kesejahteraan Sosial Universitas Bengkulu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="00E76ED4" w:rsidRPr="004746BF" w:rsidRDefault="00E76ED4" w:rsidP="00E76ED4">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="Heading1Center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc433704897"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>BAB II</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="Heading1Center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc433704898"/>
+      <w:r>
+        <w:t>LAHIRNYA UPACARA TABOT DI BENGKULU</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
       <w:pPr>
         <w:pStyle w:val="Heading1Center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
-[...13 lines deleted...]
-        <w:t>(Ayatullah Husein Mazhahiri)</w:t>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="00737D72" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lahirnya upacara Tabot di Bengkulu tidak dapat dilepaskan dari tradisi</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>masuknya Syi’ah di Bengkulu. Tradisi Syi’ah yang ada di Bengkulu dapat digambarkan melalui per</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t>ayaan Tabot (Karbala) Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="0068258F" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dibawah ini sekilas</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>akan menjelaskan mengenai Islam Syi’ah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="000003E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc433704899"/>
+      <w:r>
+        <w:t>A. Islam Syiah</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidR="00737D72" w:rsidRDefault="00737D72" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="00737D72" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Golongan Syi’ah merupakan elemen umat Islam yang menyakini bahwa</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kepemimpinan hanya pada orang-orang keturunan Nabi Muhammad saw yang</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t>rhak memerintah golongan Islam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="0068258F" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E9091F" w:rsidRDefault="00737D72" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Walaupun di Indonesia dikenal dengan</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mazhab Syafi’i dan menganut sunnah wal Jama, namun dikalangan masyarakat</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beberapa tempat di Nusantara masih ditemukan jejak-jejak syiah yang semula</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dikenal pusatnya di Persia (Ira</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9091F">
+        <w:t>n).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E9091F" w:rsidRDefault="00E9091F" w:rsidP="00737D72">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="00737D72" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Di Timur tengah dan Persia penganut</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ahlusunnah dan penganut Syi’ah tidak sepaham terutama dalam hal sumber</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hukum Islam. Dalam aliran ini sudah dimulai politisasi agama, terutama pada</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> asar hukum ijma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="0068258F" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A7597A" w:rsidRDefault="00737D72" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kaum Syi’ah menganggap bahwa yang berhak menjadi</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>khalifah adalah ya</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7597A">
+        <w:t>ng keturunan Nabi Muhammad SAW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A7597A" w:rsidRDefault="00A7597A" w:rsidP="00A7597A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="00737D72" w:rsidP="00A7597A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dengan adanya Ijma</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7597A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dimungkinkan yang bukan keturunan Nabi Muhammad SAW dapat menjadi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7597A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00953122">
+        <w:t>khalifah.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953122" w:rsidRPr="00953122">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="0068258F" w:rsidP="00A7597A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C5967" w:rsidRDefault="00737D72" w:rsidP="00A7597A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Atas pertimbangan inilah, kaum Syi’ah beranggapan bahwa hanya</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7597A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al-Qur’an dan Hadist yang menjadi dasar hukum agama Islam, sedangkan Ijma</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7597A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dan Qiyash tidak perlu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E43ED" w:rsidRDefault="008E43ED" w:rsidP="00A7597A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="008E43ED" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Runtuhnya kesultanan Syi’ah tidak menyurutkan ajaran yang terlanjur</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berkembang di masyarakat. Berbagai ritual Syi’ah menjelma menjadi tradisi</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yang masih ditemukan d</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t>i beberapa daerah di Nusantara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0068258F" w:rsidRDefault="0068258F" w:rsidP="0068258F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="008E43ED" w:rsidP="008B7618">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Di Indonesia penganut</w:t>
+      </w:r>
+      <w:r w:rsidR="0068258F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Syi’ah berjumlah tidak banyak, namun di beberapa tempat tradisi yang biasa</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dilakukan umat Syiah masih ditemukan dan secara kontinue dilakukan oleh</w:t>
+      </w:r>
+      <w:r w:rsidR="00B434F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t>kelompok masyarakat tersebut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="00F054F9" w:rsidP="008B7618">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="008E43ED" w:rsidP="008B7618">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dapat dikemukakan sebagai contoh tentang</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tradisi Syi’ah, misalnya perayaan Tabot peringatan hari wafatnya Husein bin</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ali oleh kaum Syi’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t>ah dalam bentuk perayaan Tabot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="00F054F9" w:rsidP="008B7618">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="008E43ED" w:rsidP="008B7618">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabot dibuat dari batang</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pisang yang dihiasi bunga aneka warna, diaarak ke pantai dan di iringi dengan</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>teriakan Hayya Husein hayya Husein” artinya hidup husein hidup husein” pada</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>akhir upacara ini dibuang ke laut karena benda yang dinamakan Tabot</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t>melambangkan keranda mayat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="00F054F9" w:rsidP="008B7618">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="008E43ED" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Namun saat ini pembuangan Tabot di buang di</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7618">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>makam Imam Senggolo (Syekh Burhanuddin) karena jika dibuang dilaut akan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>merusak keindahan laut Bengkulu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E43ED">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F054F9" w:rsidRDefault="00F054F9" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="008E43ED" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabot masih dilakukan masyarakat setiap tanggal 1-10 Muharram di</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bengkulu, Pariaman dan Aceh. Sedangkan di jawa adanya Asyura dalam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sistem pertanggalan jawa berubah menjadi bulan suro (Sebutan bulan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mu</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t>harram: bulan wafatnya Husein).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="0043005A" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="008E43ED" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Peringatan Asyura belakangan ini dikenal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t>engan istilah “ Hasan Hussein”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="0043005A" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="008E43ED" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Proses penyerapan tradisi Syi’ah ke dalam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adat istiadat lokal seperti fenomena perayaan Tabot dapat dijelaskan menurut</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Jalaluddin Rahmat, kedatangan Syi’ah ke Indonesia bisa di terangkan melalui</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36940">
+        <w:t xml:space="preserve"> beberapa teori.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36940" w:rsidRPr="00B36940">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00B36940">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="0043005A" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B36940" w:rsidRDefault="00B36940" w:rsidP="00F054F9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teori pertama, merujuk pada masa penyebaran Islam di</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Indonesia. Menurut teori ini, dahulu orang-orang Syi’ah yang dikejar-kejar</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oleh para penguasa Abbasiyah lari dari timur tengah sebelah utara yang</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sekarang menjadi daerah Irak sebelah selatan dibawah pimpinan Ahmad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F054F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Muhajir sampai di Yaman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="0043005A" w:rsidP="00B36940">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="00B36940" w:rsidP="0043005A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mayoritas Syi’ah Indonesia adalah Syi’ah Intelektual. Syi’ah intelekttual</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maksudnya secara</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t xml:space="preserve"> lahir menganut mazhab Syafi’i.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="0043005A" w:rsidP="0043005A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="00B36940" w:rsidP="0043005A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Belakangan ini terdapat</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bukti-bukti yang memperkuat t</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t>eori ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0043005A" w:rsidRDefault="0043005A" w:rsidP="0043005A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C84380" w:rsidRDefault="00B36940" w:rsidP="001F1FCA">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beberapa shalawat khas Syi’ah yang</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>masih dijalankan di pesantren - pesantren. Ada wirid-wirid tertentu y</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:r w:rsidR="0043005A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menyeb</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84380">
+        <w:t>utkan lima keturunan ahlulbait.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C84380" w:rsidRDefault="00C84380" w:rsidP="001F1FCA">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B36940" w:rsidRDefault="00B36940" w:rsidP="001F1FCA">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tradisi ziarah kubur lalu membuat</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FCA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kubah pada kuburan merupakan tradisi Syiah. Namun, tradisi itu lahir dalam</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FCA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bentuk mazhab Syafi’i.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F1FCA" w:rsidRDefault="001F1FCA" w:rsidP="00B36940">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B36940" w:rsidRDefault="00B36940" w:rsidP="00C84380">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teori kedua, menyatakan bahwa Islam yang datang ke Indonesia itu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87EC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adalah Islam Sunni, tetapi belakangan ini masuklah Syi’ah terutama melalui</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84380">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aliran-aliran tarekat soalnya dalam tarekat syi’ah dan sunni betemu sejak lama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C84380" w:rsidRDefault="00C84380" w:rsidP="00B36940">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C237B" w:rsidRDefault="00B36940" w:rsidP="006541DE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Silsilahnya dari Allah, malaikat Jibril, Rasullullah, Husain, Ali bin Husain dan</w:t>
+      </w:r>
+      <w:r w:rsidR="006541DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seterusnya. Dari situlah keluar dari si</w:t>
+      </w:r>
+      <w:r w:rsidR="00370041">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>silah lain, tujuh atau delapan silsilah</w:t>
+      </w:r>
+      <w:r w:rsidR="006541DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004C237B">
+        <w:t>ertama adalah para imam Syi’ah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C237B" w:rsidRDefault="004C237B" w:rsidP="006541DE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0031742C" w:rsidRDefault="00B36940" w:rsidP="0031742C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jadi menurut teori ini ritus-ritus yang</w:t>
+      </w:r>
+      <w:r w:rsidR="006541DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nampaknya menunjukkan bahwa Syi’ah pertama kali datang ke Indonesia</w:t>
+      </w:r>
+      <w:r w:rsidR="0031742C">
+        <w:t xml:space="preserve"> sebenarnya ritus-ritus itu hanya menunjukkan adanya pengaruh Syi’ah yang masuk ke dalam pemikiran Ahlusunnah lewat mazhab Syafi’i.</w:t>
+      </w:r>
+      <w:r w:rsidR="0031742C" w:rsidRPr="0031742C">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00370041" w:rsidRDefault="00370041" w:rsidP="0031742C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00370041" w:rsidRDefault="0031742C" w:rsidP="00370041">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teori ketiga, mengatakan bahwa Syi’ah itu baru datang setelah Revolusi</w:t>
+      </w:r>
+      <w:r w:rsidR="00370041">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Iran Irak (RII). Sebenarnya banyak orang yang terpengaruh Syi’ah karena</w:t>
+      </w:r>
+      <w:r w:rsidR="00370041">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>peristiwa Revolusi Iran Irak terse</w:t>
+      </w:r>
+      <w:r w:rsidR="00370041">
+        <w:t>but.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00370041" w:rsidRDefault="00370041" w:rsidP="00370041">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00556029" w:rsidRDefault="0031742C" w:rsidP="00CD6A83">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Salah satu dugaan yang bisa kita pahami</w:t>
+      </w:r>
+      <w:r w:rsidR="00370041">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0072404C">
+        <w:t xml:space="preserve">untuk menerima </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Syi’ah yang berbaju Syafi’i adalah bahwa Imam Syafi’i sendiri</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6A83">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556029">
+        <w:t>sangat simpati terhadap Syi’ah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00556029" w:rsidRDefault="00556029" w:rsidP="00CD6A83">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000E1CFF" w:rsidRDefault="0031742C" w:rsidP="000E1CFF">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jadi argumentasinya Islam yang datang ke</w:t>
+      </w:r>
+      <w:r w:rsidR="00113B86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Indonesia itu Syi’ah yang berbaju Syafi’i. Karena imam Syafi’i sendiri sangat</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1CFF">
+        <w:t xml:space="preserve"> simpati terhadap Syi’ah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E1CFF" w:rsidRDefault="000E1CFF" w:rsidP="000E1CFF">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0031742C" w:rsidRDefault="0031742C" w:rsidP="000E1CFF">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Menurut riwayat, Imam Syafi’i pernah di seret dari</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1CFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hijaz hingga Syiria dalam belenggu besi dan dihadapkan pada Harun rasyid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E1CFF" w:rsidRDefault="000E1CFF" w:rsidP="0031742C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0031742C" w:rsidRDefault="0031742C" w:rsidP="0031742C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Satu per-satu kawannya dipotong dan hanya Imam Syafi’i yang selamat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B5C8F" w:rsidRDefault="006B5C8F" w:rsidP="00456BF4">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0031742C" w:rsidRDefault="0031742C" w:rsidP="00456BF4">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sebagian menduga bahwa Imam Syafi’i bu</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5C8F">
+        <w:t>kan hanya bersimpati saja namun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00456BF4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>juga termas</w:t>
+      </w:r>
+      <w:r w:rsidR="00456BF4">
+        <w:t>uk orang yang berpaham Syi’ah.</w:t>
+      </w:r>
+      <w:r w:rsidR="00456BF4" w:rsidRPr="00456BF4">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B5C8F" w:rsidRDefault="006B5C8F" w:rsidP="0031742C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0031742C" w:rsidRDefault="0031742C" w:rsidP="006B5C8F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Menurut Rustam, paham Syi’ah tidak berkaitan dengan budaya Tabot di</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5C8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bengkulu, beliau mengatakan Syi’ah dengan budaya Tabot itu berbeda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B5C8F" w:rsidRDefault="006B5C8F" w:rsidP="0031742C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B5C8F" w:rsidRDefault="0031742C" w:rsidP="006B5C8F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pelaksanaan upacara ritual Tabot di Bengkulu sudah berlangsung sejak lama</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5C8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dan dilakukan khususnya oleh orang-orang dari garis keturunan pembuat</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5C8F">
+        <w:t xml:space="preserve"> Tabot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B5C8F" w:rsidRDefault="006B5C8F" w:rsidP="006B5C8F">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRDefault="0031742C" w:rsidP="000003E3">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabot setiap tahunnya dilaksanakan pada tanggal 1-10 Muharram,</w:t>
+      </w:r>
+      <w:r w:rsidR="00390641">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000003E3">
+        <w:t>sehingga tidak mengherankan apabila upacara sakral, mistis, religius ini dikenal oleh masyarakat Bengkulu.</w:t>
+      </w:r>
+      <w:r w:rsidR="000003E3" w:rsidRPr="000003E3">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRDefault="000003E3" w:rsidP="000003E3">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRDefault="000003E3" w:rsidP="000003E3">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lahirnya Tabot di Bengkulu memiliki beberapa arti, maksud dan tujuan upacara Tabot. Dibawah ini sekilas akan membahas mengenai Pengertian Upacara Tabot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRPr="00D26447" w:rsidRDefault="000003E3">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRDefault="000003E3" w:rsidP="000003E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc433704900"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>B. Pengertian Upacara Tabot</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRDefault="000003E3" w:rsidP="000003E3">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005D572E" w:rsidRDefault="000003E3" w:rsidP="008F63FD">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Upacara Tabot pada dasarnya merupakan perwujudan rasa berkabung</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dari keluarga Muslim Syi’ah yang berasal dari Bengala (India) atas syahidnya</w:t>
+      </w:r>
+      <w:r w:rsidR="002117A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Husain bin ali bin Abi Thalib di Padang Karbala pada bulan Muharram 61</w:t>
+      </w:r>
+      <w:r w:rsidR="008F63FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D572E">
+        <w:t>Hijrah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005D572E" w:rsidRDefault="005D572E" w:rsidP="008F63FD">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000E2FD5" w:rsidRDefault="000003E3" w:rsidP="002F4A90">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Upacara Tabot itu sesungguhnya juga erat kaitannya dengan</w:t>
+      </w:r>
+      <w:r w:rsidR="005D572E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perkembangan agama Islam setelah wafatnya Nabi Muhammad pada tahun 11</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4A90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">H/ 632 M di Madinah. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E2FD5" w:rsidRDefault="000E2FD5" w:rsidP="002F4A90">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRDefault="000003E3" w:rsidP="001954EA">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Upacara Tabot adalah perbuatan dan perayaan yang</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2FD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dilakukan atau diadakan sehubungan dengan peristiwa penting dengan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52249">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>membuat peti yang dibuat duari anyaman bambu yang terbuat dari kayu yang</w:t>
+      </w:r>
+      <w:r w:rsidR="001954EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dibawa berara</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4633">
+        <w:t>k pada peringatan Hasan-Husein.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4633" w:rsidRPr="008B4633">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B4633" w:rsidRDefault="008B4633" w:rsidP="000003E3">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00157CAF" w:rsidRDefault="000003E3" w:rsidP="00246574">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabot merupakan upacara tradisional yang bernafaskan Islam. Tabot</w:t>
+      </w:r>
+      <w:r w:rsidR="00801FF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sarat dengan ritual keagamaan mulai dari persiapan, pelaksanaan hingga akhir</w:t>
+      </w:r>
+      <w:r w:rsidR="00246574">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upacara tidak terlepas dari kegiatan keagam</w:t>
+      </w:r>
+      <w:r w:rsidR="00157CAF">
+        <w:t>aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00157CAF" w:rsidRDefault="00157CAF" w:rsidP="00246574">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0005399D" w:rsidRDefault="000003E3" w:rsidP="009C66B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Agama Islam menyebar pada</w:t>
+      </w:r>
+      <w:r w:rsidR="00157CAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>komunitas yang umumnya telah memiliki tradisi atau adat istiadat yang sudah</w:t>
+      </w:r>
+      <w:r w:rsidR="009C66B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berakar dan diwarisi secara turun-te</w:t>
+      </w:r>
+      <w:r w:rsidR="0005399D">
+        <w:t>murun dari nenek moyang mereka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0005399D" w:rsidRDefault="0005399D" w:rsidP="009C66B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B71C82" w:rsidRDefault="000003E3" w:rsidP="00B71C82">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabot</w:t>
+      </w:r>
+      <w:r w:rsidR="007972BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71C82">
+        <w:t xml:space="preserve">juga syarat dengan simbol-simbol religius yang mengandung makna yang </w:t>
+      </w:r>
+      <w:r w:rsidR="00F539CE">
+        <w:t>dalam.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F539CE" w:rsidRPr="00F539CE">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F539CE" w:rsidRDefault="00F539CE" w:rsidP="00B71C82">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED375A" w:rsidRDefault="00B71C82" w:rsidP="00ED375A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Upacara Tabot yang diselenggarakan setiap tanggal 1-10 Muharram,</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED375A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tradisi ini sendiri dibawa oleh orang-orang India yang menjadi tentara Inggris</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED375A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pada tahun 1685. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED375A" w:rsidRDefault="00ED375A" w:rsidP="00ED375A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED375A" w:rsidRDefault="00B71C82" w:rsidP="00ED375A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Salah satunya yang di kenal sebagai ulama adalah Syekh</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED375A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Burhanuddin atau pop</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED375A">
+        <w:t>uler dengan nama Imam Senggolo.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED375A" w:rsidRPr="007E3C9E">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED375A" w:rsidRDefault="00ED375A" w:rsidP="00ED375A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B71C82" w:rsidRDefault="00B71C82" w:rsidP="007E3C9E">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabot sendiri</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED375A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>merupakan simbol kepahlawanan cucu dari Nabi Muhammad SAW yaitu</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3C9E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hasan dan terutama Husain yang wafat dalam suatu peperangan di Padang</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3C9E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Karbala, Irak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3C9E" w:rsidRDefault="007E3C9E" w:rsidP="00B71C82">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00110EE8" w:rsidRDefault="00B71C82" w:rsidP="00110EE8">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tabot yaitu sebuah menara yang tingginya 10 meter terbuat dari kayu dan</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3C9E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kertas yang digunakan dalam arak-arakan melalui jalan-jalan protokol di</w:t>
+      </w:r>
+      <w:r w:rsidR="00110EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bengkulu untuk memperingati kematian Hasan dan Husain, cucu Nabi</w:t>
+      </w:r>
+      <w:r w:rsidR="00110EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Muhammad yang syahid dalam Perang Karbala di Irak pada tahun 61 H (680</w:t>
+      </w:r>
+      <w:r w:rsidR="00110EE8">
+        <w:t xml:space="preserve"> M).</w:t>
+      </w:r>
+      <w:r w:rsidR="00110EE8" w:rsidRPr="00110EE8">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00110EE8" w:rsidRDefault="00110EE8" w:rsidP="00110EE8">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00996766" w:rsidRDefault="00B71C82" w:rsidP="00996766">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Acara mengarak Tabot ini merupakan tradisi peninggalan mazhab Syi’ah</w:t>
+      </w:r>
+      <w:r w:rsidR="00395B20">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>di Bengkulu dan diada</w:t>
+      </w:r>
+      <w:r w:rsidR="00996766">
+        <w:t>kan setiap tanggal 10 Muharram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00996766" w:rsidRDefault="00996766" w:rsidP="00996766">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B327C" w:rsidRDefault="00B71C82" w:rsidP="005162DC">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Upacara tradisi Tabot</w:t>
+      </w:r>
+      <w:r w:rsidR="00996766">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yang setiap tahun diselenggarakan pemerintah dan masyarakat Bengkulu sudah</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93C76">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B327C">
+        <w:t xml:space="preserve">menjadi komoditi pariwisata yang sangat bernilai bukan hanya bagi masyaakat khususnya komunitas </w:t>
+      </w:r>
+      <w:r w:rsidR="008B327C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Syi’ah melainkan seluruh masyarakat Bengkulu hanyut</w:t>
+      </w:r>
+      <w:r w:rsidR="005162DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B327C">
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3796">
+        <w:t>lam perayaan tahunan tersebut.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F00AA" w:rsidRPr="002F00AA">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008D3796" w:rsidRDefault="008D3796" w:rsidP="008B327C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="008B327C" w:rsidP="0089483B">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Maksud dari upacara ini pada awal mulanya adalah upacara berkabung</w:t>
+      </w:r>
+      <w:r w:rsidR="0089483B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dari keluarga Syi’ah atas gugurnya Husein bin Ali bin Abi Thalib pada </w:t>
+      </w:r>
+      <w:r w:rsidR="0089483B">
+        <w:t xml:space="preserve">tragedi </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t>perang karbala.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="006C5527" w:rsidP="0089483B">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="008B327C" w:rsidP="006C5527">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sejak keluarga sipai lepas dari pengaruh ajaran Syi’ah, maka</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maaksud penyelenggaraan upacara ini sekedar kewajiban-kewajiban untuk</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> memenuhi wasiat leluhur mereka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="006C5527" w:rsidP="006C5527">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="008B327C" w:rsidP="006C5527">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedangkan pada masa akhir-akhir ini</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maksud dari upacara ini selain melaksanakan wasiat leluhur juga turut berperan</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>serta mensukseskan program pemerintah dibidang pembinaan dan</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pengembangan kebudayaan daerah serta mensukseskan pengembangan</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> pariwisata di daerah Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="006C5527" w:rsidP="006C5527">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="008B327C" w:rsidP="006C5527">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tujuan dari upacara ini pada mulanya adalah</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>untuk meningkatkan rasa cinta mereka kepada ahlulbait (keluarga Rasullullah</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> saw).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="006C5527" w:rsidP="006C5527">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008B327C" w:rsidRDefault="008B327C" w:rsidP="006C5527">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tujuan upacara ini bagi orang Bengkulu dan keluarga sipai adalah untuk</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menanamkan rasa bangga atas budaya leluhur juga untuk turut serta</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>melestarikan kebudayaan d</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527">
+        <w:t>aerah dan kebudayaan nasional.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5527" w:rsidRPr="006C5527">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRDefault="006C5527" w:rsidP="008B327C">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A97F24" w:rsidRDefault="008B327C" w:rsidP="00A97F24">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Agar lebih jelasnya mengenai lahirnya Tabot, maka akan di jelaskan pada</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1FA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sub-bab di bawah ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A97F24" w:rsidRPr="00A97F24" w:rsidRDefault="00A97F24">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A97F24" w:rsidRDefault="00A97F24" w:rsidP="00A97F24">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc433704901"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>C. Awal Mula Upacara Tabot Bengkulu</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w:rsidR="00A97F24" w:rsidRDefault="00A97F24" w:rsidP="00A97F24">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001953B7" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Menurut sejarahnya Tabot Pertama kali dibawa ke Indonesia oleh orangorang</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> muslim India.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001953B7" w:rsidRDefault="001953B7" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001953B7" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Orang-orang india ini sengaja didatangkan oleh Inggris</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pada abad ke XVII sebagai serdadu dan pekerja untuk membangun benteng</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> Malborough di Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001953B7" w:rsidRDefault="001953B7" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F572B2" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Di samping itu bangsa asing datang ke Bengkulu</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seperti Portugis, Inggris, Belanda, Tionghoa dan India. Bangsa India yang</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dibawa Inggris berasal dari Bengali dan mereka menganut Agama Islam dari</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F448E">
+        <w:t>sekte Syi’ah.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F448E" w:rsidRPr="000F448E">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F572B2" w:rsidRDefault="00F572B2" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C37A35" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Selanjutnya budaya Tabot itu dibawa ke daerah-daerah yang</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disinggahi dari Jazirah Arab seiring dengan masa penyebaran agama Islam ke</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">berbagai penjuru dunia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C37A35" w:rsidRDefault="00C37A35" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00962F8B" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Budaya Tabot terus masuk ke Punjab (India) lalu dari</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>India b</w:t>
+      </w:r>
+      <w:r w:rsidR="00962F8B">
+        <w:t>udaya Tabot dibawa ke Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00962F8B" w:rsidRDefault="00962F8B" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C0C3C" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sebelum tiba di Bengkulu, orang</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>india tersebut sudah menetap di Aceh, namun karena tidak memperoleh respon</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yang memadai, mereka meninggalkan Aceh dan mendarat di Bengkulu tahun</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0C3C">
+        <w:t>756 atau 757 H (1336 M).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0C3C" w:rsidRDefault="001C0C3C" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A97F24" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jadi yang membawa budaya Tabot di Bengkulu ini</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adalah orang India dari punjab dan asal muasalnya upacara Tabot ini dari</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Jazirah Arab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001953B7" w:rsidRDefault="001953B7" w:rsidP="00A97F24">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F38CB" w:rsidRDefault="00A97F24" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Istilah Tabot di Indonesia berasal dari ritual sederhana yang ada di Irak,</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Persia dan India Selatan yang disebut ta’ziyah. Sementara itu istilah Tabot</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dikenal di India utara untuk menyebut istilah ta’ziyah</w:t>
+      </w:r>
+      <w:r w:rsidR="000F38CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F38CB" w:rsidRDefault="000F38CB" w:rsidP="001953B7">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00135A33" w:rsidRDefault="00A97F24" w:rsidP="00962F8B">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lebih lanjut lagi bahwa</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tipe Tabot di Indonesia ada dua: pertama Hasan- Husein di Aceh serta Tabot di</w:t>
+      </w:r>
+      <w:r w:rsidR="001953B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sibolga yang merupak</w:t>
+      </w:r>
+      <w:r w:rsidR="00135A33">
+        <w:t>an jenis ritual yang sederhana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B77B7" w:rsidRDefault="006B77B7" w:rsidP="00962F8B">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00962F8B" w:rsidRDefault="00A97F24" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kedua, Tabot di</w:t>
+      </w:r>
+      <w:r w:rsidR="00B353D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962F8B">
+        <w:t>Bengkulu dan Tabuik di Pariaman yang merupakan jenis dari tipe dielaborasi</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B77B7">
+        <w:t>menjadi pertunjukan treatikal.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B77B7" w:rsidRPr="006B77B7">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="00962F8B">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="00962F8B" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kejelasan bahwa asal upacara Tabot yang ada di Bengkulu berasal dari</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>India dapat terlihat dari waktu pela</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t>ksanaan dan bentuk bangunannya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="00962F8B" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dari segi</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>waktunya, Upacara Tabot di Bengkulu dilaksanakan setiap tahun nya selama</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 hari ( 1- 10 Muharram) sama halnya dengan festival muharram di India</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yang berlangsung 10 hari sehingga di</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t>kenal dengan Ashura atau Tenth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="00962F8B" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ashura</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adalah peringatan hari kesyahidan Husain. Dari segi bangunan Tabot, di</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bengkulu berupa sebuah bangunan bertingkat yang berbentuk limas (makin ke</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>atas makin kecil) yang terbuat dari papan atau triplek ( dulunya menggunakan</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> bahan bambu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="00962F8B" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tinggi bangunan Tabot rata-rata 5-6 meter dan bangunan ini</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dihiasi dengan kertas berwarna dan dekorasi kertasnya adalah tulisan kaligrafi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="00962F8B" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jika malam Tabot-tabot ini dihiasi lampu-lampu kecil beraneka warna</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mencolok menjadi cemerlang, bahkan dewasa ini telah dilengkapi dengan</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sistem berputar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="00962F8B" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Puncak bangunan adalah payung, kemudian bangunan Tabot</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diarak dalam acara arak gedang dan pada acara Tabot tebuang yang</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berlangsun</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t>g pada tanggal 9-10 Muharram.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571" w:rsidRPr="007E1571">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC38C8" w:rsidRDefault="00962F8B" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedangkan dalam perayaan</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>muharram di India dibuat sebuah Tugu (biasanya disebut Ta’ziyah atau Tabot)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sebagai peringatan waf</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571">
+        <w:t>atnya cucu Nabi Muhammad Saw.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1571" w:rsidRPr="007E1571">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="007E1571" w:rsidP="007E1571">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A1027A" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syekh Burhanuddin Ulakan memperkenalkan tradisi Tabot ( perayaan asyura) dan basapa (berjalan) dipesisir barat sumatra abad ke-17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1027A" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sementara Syekh Jalaluddin Aididu memperkenalkan tradisi maudu lompoa ( maulid Nabi yang agung) di da</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2121">
+        <w:t>erah Makassar pada abad ke -17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="006B2121" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Perayaan Tabot, Basapa, dan Maudu Lompoa semuanya menunjukkan karakter Islam Syi’ah. Tradisi ini dikenalkan sebagai instrument penye</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2121">
+        <w:t>baran agama Islam di Nusantara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="006B2121" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Syekh Burhanuddin Ulakan dikenal sebagai penyebar Islam pertama di daerah Minangkabau dan Bengkulu, sementara Syekh Jalaluddin Aidi adalah salah seorang tokoh penyebar Islam di daerah Sulawesi Selatan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="006B2121" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A1027A" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Perayaan Tabot di Bengkulu pertama kali dilaksanakan oleh Syekh Burhanuddin yang dikenal sebagai Imam Senggolo pada tahun 1685.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1027A" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kemudian Imam Senggolo menetap di kota Bengkulu menikahi 2 orang wanita setempat yang pertama cinggeri </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>selebar bernama Nurhumma mendapatkan 7 orang anak dan kedua dari sungai Lemau pondok kelapa juga memperoleh 7 anak hingga waktu ini mempunyai keturunan yang banyak sebagai inti dari masyarakat melayu islam pewaris tradisi perayaan seni budaya Tabot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="006B2121" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">kemudian anak mereka, cucu mereka dan keturunan mereka disebut sebagai keluarga Tabot (Sipai). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B2121" w:rsidRDefault="006B2121" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007E1571" w:rsidRDefault="00A1027A" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Selanjutnya Imam Senggolo memberi nama padang karbala pada tanah seluas 40 hektar yang saat ini terletak antara kelurahan Padang Jati dan kelurahan Kebun Tebeng yang digunakan sebagai arena acara prosesi</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2121">
+        <w:t xml:space="preserve"> ritual budaya Tabot terbuang.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2121" w:rsidRPr="006B2121">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000009D1" w:rsidRDefault="000009D1" w:rsidP="00A1027A">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Seni budaya Tabot menurut Imam senggolo sifatnya selalu menyesuaikan kepada keadaan setempat kemana tabot itu dibawa dan ditampilkan sehingga antara satu tempat dengan tempat lainnya pada akhirnya terjadi perbedaan tradisi dalam berbagai hal anatara lain : ujud benda-benda yang digunakan, tata cara dan tertib acara yang ditampilkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Walaupun demikian missi yang dilakukan adalah sama yaitu mengenang segala syahid di Karbala Iraq, mengenang kejayaan islam, menongsong tahun baru hijriyah dan memuliakan serta memberi penghormatan kepada Imam Husain sebagai cikal bakal ummat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tidak ada catatan tertulis sejak kapan upacara Tabot mulai dikenal di Bengkulu. Namun, ada yang berpendapat lain bahwa diduga kuat tradisi yang berangkat dari upacara berkabung para penganut paham </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Syi’ah ini dibawa oleh para tukang yang membangun Benteng Marlborought (1718-1719) di Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para tukang bangunan tersebut, didatangkan oleh Inggris dari Madras dan Bengali di bagian selatan India yang kebetulan merupakan penganut Islam Syi‘ah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para pekerja yang merasa cocok dengan tata hidup masyarakat Bengkulu, dipimpin oleh Imam Senggolo alias Syekh Burhanuddin, memutuskan tinggal dan mendirikan pemukiman baru yang disebut Berkas, sekarang dikenal dengan nama Kelurahan Tengah Padang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tradisi yang dibawa dari Madras dan Bengali diwariskan kepada keturunan mereka yang telah berasimilasi dengan masyarakat Bengkulu asli dan menghasilkan keturunan yang dikenal dengan sebutan orang-orang Sipai </w:t>
+      </w:r>
+      <w:r w:rsidR="008A28B9">
+        <w:t>(keluarga Tabot).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5AFE" w:rsidRDefault="005E5AFE" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Upacara Tabot ini semakin meluas dari Bengkulu ke Painan, Padang, Pariaman, Maninjau, Pidie, Banda Aceh, Meuleboh dan Singkil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="005E5AFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Namun dalam perkembangannya, kegiatan Tabot menghilang di banyak </w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>tempat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="00574E79" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hingga pada akhirnya hanya terdapat di dua tempat, yaitu di Bengkulu dengan nama Tabot dan di Pariaman Sumbar (masuk sekitar tahun 1831) </w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>dengan sebutan Tabuik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="00574E79" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Keduanya sama, namun cara pelaksanaannya agak </w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>berbeda.</w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79" w:rsidRPr="00574E79">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="00574E79" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Upacara Tabot yang ada di Bengkulu mengandung dua aspek ritual dan </w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>non-ritual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="00574E79" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aspek ritual hanya boleh dilakukan oleh Keluarga Tabot dan dipimpin oleh dukun Tabot atau orang kepercayaan saja yang memiliki ketentuan khusus dan n</w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>orma-norma yang harus ditaati.</w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79" w:rsidRPr="00574E79">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ritual tabot di Bengkulu dikelompokkan dalam dua jenis. Pertama, Tabot sebagai ritus yang berarti merupakan keseluruhan rangkaian kegiatan ritual yang dilaksanakan mulai malam tanggal 1 sampai 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>tiap bulan Muharram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="00574E79" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sebagai ritus, ritual Tabot dipimpin oleh seorang anggota keluarga Tabot yang menguasai secara detail ritual ini dan yang dianggap memiliki kemampuan spiritual untuk </w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>melaksanakan ritual tersebut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRDefault="00574E79" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kedua, Tabot lebih bersifat fisik. Tabot dalam pengertian ini dipahami sebagai suatu ornamen berbentuk candi atau rumah yang mempunyai satu atau lebih puncak dengan ukuran yang berbeda-beda dibuat dari bahan-bahan tertentu dan di</w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79">
+        <w:t>khususkan untuk ritual Tabot.</w:t>
+      </w:r>
+      <w:r w:rsidR="00574E79" w:rsidRPr="00574E79">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="008A28B9" w:rsidP="008A28B9">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A51F6" w:rsidRDefault="008A28B9" w:rsidP="004A51F6">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pada awalnya inti dari upacara Tabot adalah untuk mengenang upaya pemimpin Syi’ah dan kaumnya mengumpulkan potongan tubuh Husein,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2294">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A51F6">
+        <w:t>mengarak dan memakamnya di Padang Karbala.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A51F6" w:rsidRDefault="004A51F6" w:rsidP="004A51F6">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Istilah Tabot berasal dari kata Arab Tabut yang secara harafiah be</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t>rarti “kotak kayu” atau “peti”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dalam Al-  Quran kata Tabot dikenal sebagai sebuah peti </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t>yang berisikan kitab Taurat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bani</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Israil di masa itu percaya bahwa mereka akan mendapatkan kebaikan bila</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tabot ini muncul dan be</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t>rada di tangan pemimpin mereka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A51F6" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sebaliknya mereka</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>akan mendapatkan malapetaka bila benda itu hilang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="004A51F6">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A51F6" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jika pada awalnya upacara Tabot digunakan oleh orang-orang Syi‘ah</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>untuk mengenang gugurnya Husein bin Ali bin Abi Thalib, maka sejak orang</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>orang</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sipai lepas dari pengaruh ajaran Syi‘ah, upacara ini dilakukan hanya</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sebagai kewajiban keluarga untuk memenuhi wasiat leluhur mereka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="004A51F6">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Belakangan, sejak satu dekade terakhir, selain melaksanakan wasiat leluhur,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upacara ini juga dimaksudkan sebagai wujud partisipasi orang-orang Sipai</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dalam pembinaan dan pengembangan budaya daerah Bengkulu setempat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kondisi sosial budaya masyarakat, nampaknya juga menjadi penyebab</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>munculnya perbedaan dalam tata</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t>cara pelaksanaan upacara Tabot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Di Bengkulu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tabotnya berjumlah 17 yang menunjukkan kepada jumlah keluarga awal yang</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> melaksanakan Tabot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A28B9" w:rsidRDefault="004A51F6" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pada awalnya Tabot di Bengkulu di buang ke laut,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>namun pada perkembangannya Tabot di Bengkulu dibuang di rawa-rawa yang</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berada di sekitar pemakaman umum yang dikenal dengan nama makam</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Karbela yang </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>diyakini sebagai tempat dimakamnya Imam Senggolo alias</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96771">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Syekh Burhanuddin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Setelah mengetahui awal mula upacara Tabot di Bengkulu, maka akan dijelaskan mengenai keterkaitan agama Islam dengan upacara Tabot di Bengkulu seperti di bawah ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRPr="00B96771" w:rsidRDefault="00B96771">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc433704902"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>D. Keterkaitan Agama Islam dengan Tradisi Upacara Tabot di Bengkulu</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
-[...197 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc489864626"/>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00B96771" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pijnappel ialah sarjana Belanda yang pertama kali mengajukan teori</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bahwa asal Islam di Indone</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t>sia adalah Gujarat dan Malabar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00F861A0" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00B96771" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Orang-orang Arab</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yang bermazhab Syafi’i yang menetap di India itulah yang kemudian</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> membawa Islam ke Indonesia.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00F861A0">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00F861A0" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00B96771" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Penyebaran Islam dengan proses yang damai</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tidak sepe</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t>nuhnya diterima oleh para ahli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00F861A0" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ricklefs berpendapat bahwa memang</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>benar dalam proses Islamisasi di Indonesia tidak ada satu bukti pun yang</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menyebutkan adanya ekspedisi militer asing yang memaksakan agama Islam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>melalui penaklukan, tetapi setelah sebuah kerajaan Islam berdiri adakalanya</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agama Islam disebarkan oleh kerajaan itu dengan peperangan ke daerah</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> lainnya.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0" w:rsidRPr="00F861A0">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00F861A0" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00B96771" w:rsidP="00F861A0">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Budaya Tabot masuk seiring dengan penyiaran Islam sebagai media dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>daya tarik penarik bagi penyiaran itu sehingga dengan mudah dapat</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mengumpulkan dan memberikan ajaran kepada ummat yang didatangi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRDefault="00F861A0" w:rsidP="00B96771">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00B96771" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pengembangan pengajaran Islam lebih banyak ditentukan oleh usaha</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>perorangan yang menyadari kebenaran agamanya sebagai rahmat Tuhan dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F861A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mereka merasa bahagia sekali apabila rahmat itu terlimpah kepada orang orang</w:t>
+      </w:r>
+      <w:r w:rsidR="00327062">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00332111">
+        <w:t>lain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00332111" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dengan demikian, sangat jelas bahwa penyebar-luasan Islam adalah bukan oleh raja-raja atau keraj</w:t>
+      </w:r>
+      <w:r w:rsidR="00332111">
+        <w:t>aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00332111" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para perorangan tersebut meyebar ke daerah-daerah pesisir menyusur pantai termasuk kota Bengkulu yang terletak di pantai Barat Sumatra keudian mereka men</w:t>
+      </w:r>
+      <w:r w:rsidR="00332111">
+        <w:t>gawini wanita-wanita setempat.</w:t>
+      </w:r>
+      <w:r w:rsidR="00332111" w:rsidRPr="00332111">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pandangan Islam terhadap ritual upacara Tabot semenjak Islam masuk ke Nusantara te</w:t>
+      </w:r>
+      <w:r w:rsidR="00332111">
+        <w:t>rjadi akulturasi antara Islam dengan budaya setempat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00332111" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Akulturasi itu menghadirkan ragam budaya yang mengagumkan. Umumnya, sebagian bentuk akulturasi berkaitan erat dengan</w:t>
+      </w:r>
+      <w:r w:rsidR="00332111">
+        <w:t xml:space="preserve"> penyebaran Islam di tanah air.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRDefault="00332111" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Satu dari sekian banyak akulturasi budaya, antara lain upacara tradisional Tabot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B7630" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Islam ketika berhadapan dengan adat y</w:t>
+      </w:r>
+      <w:r w:rsidR="00332111">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">g sudah mapan dituntut kearifannya. Islam dalam realitasnya mampu menampakan kearifannya yang ditandai dengan pendekatan dakwah secara damai atau bertahap-tahap bukan sebaliknya secara frontal dan kekerasan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B7630" w:rsidRDefault="004B7630" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00842DE2" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Singkatnya Islam mampu berdialetika secara harmonis dengan kemajemukan adat dan memberikan klarifikasi secara bijaksana tehadap unsur-unsur adat yang b</w:t>
+      </w:r>
+      <w:r w:rsidR="00842DE2">
+        <w:t>ernilai positif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842DE2" w:rsidRDefault="00842DE2" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dengan demikian, kehadiran agama Islam bukan untuk menghilangkan adat dan budaya setempat melainkan </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Pendahuluan</w:t>
-[...100 lines deleted...]
-      </w:r>
+        <w:t>untuk memperbaiki dan meluruskannya menjadi lebih manusiawi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tradisi budaya Tabot masuk ke kota Bengkulu seiring dengan penyiaran Islam yang menggunakan perayaan Tabot sebagai media penarik penyiaran islam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00327062" w:rsidRDefault="00327062" w:rsidP="00327062">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00637916" w:rsidRDefault="00327062" w:rsidP="00637916">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sebelum terjadinya Tabot karbala, sebagaimana catatan sejarah bahwa penyiaran Islam ke pulau Sumatra sudah berlangsung sejak tahun 48 Hijriyah</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0996">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00637916">
+        <w:t>yang terus menerus secara bertahap dibawa oleh orang arab dan umumnya bermukim di Persia (Iran), India sebagai wilayah paling banyak di singgahi dan tempat hijrah orang Arab.</w:t>
+      </w:r>
+      <w:r w:rsidR="00637916" w:rsidRPr="00637916">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00637916" w:rsidRDefault="00637916" w:rsidP="00637916">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B711CB" w:rsidRDefault="00637916" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedangkan masuknya bangsa Arab ke Iran, Pakistan, Bengali dan India</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>telah dim</w:t>
+      </w:r>
+      <w:r w:rsidR="00B711CB">
+        <w:t>ulai dari tahun ke 25 Hijriyah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B711CB" w:rsidRDefault="00B711CB" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D1675F" w:rsidRDefault="00637916" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Begitu mudah dan cepatnya penyiaran</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Islam diterima di Iran pada waktu itu di sebabkan oleh adanya kesamaan ajaran</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berbagai aliran kepercayaan di Iran pada waktu itu dan adanya faktor simpati</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nasional dari masyarakat Iran akibat perkawinan Al-Husain dengan </w:t>
+      </w:r>
+      <w:r w:rsidR="008B656A">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Shah</w:t>
+      </w:r>
+      <w:r w:rsidR="00B711CB">
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>banu</w:t>
+      </w:r>
+      <w:r w:rsidR="008B656A">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E207FC">
+        <w:t>ratu dun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ia putri yazdagrid raja terakhir Dinasti Sasaniah. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D1675F" w:rsidRDefault="00D1675F" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AB658F" w:rsidRDefault="00637916" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kedatangan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>keturunan bangsa Arab dari Punjab ke wilaya</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB658F">
+        <w:t>h Nusantara terus berlanjut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB658F" w:rsidRDefault="00AB658F" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C656B1" w:rsidRDefault="00637916" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pada</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tahun 674 Masehi sudah tercatat ada serombongan orang Arab menetap di</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sumatra, setelah itu datanglah orang arab dari Punjab tersebut berlangsung</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C656B1">
+        <w:t>terus menerus hingga abad 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C656B1" w:rsidRDefault="00C656B1" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D7447" w:rsidRDefault="00637916" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">gemilang maupun masa depan yang sengsara dan menderita. Al-Qur’an dan hadis, diperkuat oleh sejarah dan pengalaman-pengalaman sosial, menegaskan bahwa orang-tua yang memelihara prinsip-pnnsip kehidupan Islami dan menjaga anak-anak mereka dengan perhatian, pendidikan, pengawasan, dan pengarahan, sebenarnya telah membawa anak-anak mereka menuju masa depan yang gemilang dan bahagia, dan memberikan sarana yang luas bagi mereka untuk mendapatkan kehidupan yang lapang dan tenang. </w:t>
-[...32 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc489864627"/>
+        <w:t>Berangkat dari cara seperti ini menjadikan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>masuknya Islam di Nusantara tidak</w:t>
+      </w:r>
+      <w:r w:rsidR="005234A5">
+        <w:t xml:space="preserve"> mendapatkan hambatan dan rintan</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7447">
+        <w:t>gan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D7447" w:rsidRDefault="001D7447" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AE622B" w:rsidRDefault="00637916" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ini disebabkan oleh perwajahan Islam sebagai sosok ajaran yang akomodatif,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dinamis dan melindungi tradisi yang telah dimiliki oleh bangsa Indonesia pra</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE622B">
+        <w:t>Islam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE622B" w:rsidRDefault="00AE622B" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B96771" w:rsidRDefault="00637916" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corak Islam yang menekankan prinsip akomodatif dan toleran ini</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>setidak-tidaknya dapat disimak</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2">
+        <w:t xml:space="preserve"> pada fenomena perayaan Tabot.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D711F2" w:rsidRPr="00D711F2">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D514A" w:rsidRDefault="004D514A" w:rsidP="00D711F2">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F3038F" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pola hubungan antara Islam dan tradisi tabot bisa dikatakan saling melengkapi sehingga dianggap sebagai implementasi nyata dari semangat “Tradisi lokal yang bercorak Islami d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3038F">
+        <w:t xml:space="preserve">an Islam yang bercorak </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5701A">
+        <w:t>local”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3038F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3038F" w:rsidRPr="00F3038F">
+        <w:rPr>
+          <w:rStyle w:val="libFootnotenumChar"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F3038F" w:rsidRDefault="00F3038F" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008765E0" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tradisi adalah suatu kebiasaan yang teraplikasikan secara terus menerus dengan berbagai simbol dan aturan yang</w:t>
+      </w:r>
+      <w:r w:rsidR="008765E0">
+        <w:t xml:space="preserve"> berlaku pada sebuah komunitas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008765E0" w:rsidRDefault="008765E0" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C77C46" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Awal mula dari tradisi adalah ritual- ritual individu kemudian disepakati oleh beberapa kalangan dan akhirnya diaplikasikan secara bersama-sama dan bahkan tak jarang tradisi-tradisi itu berakhir menjadi sebuah ajaran yang jika ditinggalkan akan mendatang bahay</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77C46">
+        <w:t>a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C77C46" w:rsidRDefault="00C77C46" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0053312F" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Di masyarakat Bengkulu terdapat berbagai tradisi yang teraplikasikan diantaranya adalah adalah tradisi Tabot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053312F" w:rsidRDefault="0053312F" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00716F29" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Asal Mula Kebahagiaan dan Kesengsaraan</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00A24079">
+        <w:t xml:space="preserve">Budaya tidak </w:t>
+      </w:r>
+      <w:r w:rsidR="00316D09">
+        <w:t>bisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dipahami sebagai suatu hukum kebiasaan belaka. Keragaman makna yang terwujud dalam budaya merentang dari cita rasa makanan, desain, arsitektur, gaya berbusana, bertutur dengan dialek tertentu serta sebgai pernik seremonial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00716F29" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00716F29" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adat memasuki segala aspek kehidupan komunitas yang mengakibatkan seluruh aspek kehidu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B434AF">
+        <w:t>pan individu sangat dibatasi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B434AF" w:rsidRPr="00B434AF">
         <w:rPr>
           <w:rStyle w:val="libFootnotenumChar"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...4342 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
-[...1176 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00716F29" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE4844" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pada sisi lain, tidak semua nilai-nilai tradisi yang turun-temurun pada masyarakat sej</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4844">
+        <w:t>alan dengan kehidupan beragama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE4844" w:rsidRDefault="00FE4844" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F01E11" w:rsidRDefault="00716F29" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nilai-nilai budaya dan adat istiadat tersebut jika dilihat dari kacamata islam akan kita dapati sebagian dari praktek budaya yang bertentangan dengan prinsip-prinsip kebenaran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F01E11" w:rsidRDefault="00F01E11" w:rsidP="00716F29">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE1FFE" w:rsidRDefault="00716F29" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dipihak lain juga sebagai ritual ibadah maupun praktek sosial yang dibenarkan oleh</w:t>
+      </w:r>
+      <w:r w:rsidR="00621301">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1FFE">
+        <w:t xml:space="preserve">syariat islam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE1FFE" w:rsidRDefault="00FE1FFE" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B257FB" w:rsidRDefault="00FE1FFE" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Keterkaitan antara Islam dengan Upacara Tabot di Bengkulu yakni dengan adanya upacara Tabot di Bengkulu penyebaran agama Islam mudah disampaikan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B257FB" w:rsidRDefault="00B257FB" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00584EE5" w:rsidRDefault="00FE1FFE" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Upacara Tabot menjadi media dakwah Islam di kota Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00584EE5" w:rsidRPr="00584EE5" w:rsidRDefault="00584EE5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="2131491"/>
+        <w:id w:val="4879181"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:bookmarkStart w:id="12" w:name="_Toc433704903" w:displacedByCustomXml="prev"/>
+        <w:p w:rsidR="00A15953" w:rsidRDefault="00A15953" w:rsidP="00B37DB3">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:pStyle w:val="Heading1Center"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Daftar </w:t>
+            <w:t>Daftar Isi</w:t>
           </w:r>
-          <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-          <w:proofErr w:type="gramEnd"/>
+          <w:bookmarkEnd w:id="12"/>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00A15953" w:rsidRDefault="00A15953" w:rsidP="00B37DB3">
           <w:pPr>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Heading1Center"/>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRPr="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00A15953" w:rsidRDefault="00A15953" w:rsidP="00B37DB3">
           <w:pPr>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Heading1Center"/>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00A15953" w:rsidP="00B37DB3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc489864617" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704894" w:history="1">
+            <w:r w:rsidR="00B37DB3" w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>PINTAR MENDIDIK ANAK</w:t>
+              <w:t>Perayaan Tabot</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText>PAGEREF</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> _</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText>Toc433704894 \h</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37DB3">
+              <w:rPr>
+                <w:webHidden/>
+                <w:rtl/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:bCs w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc433704895" w:history="1">
+            <w:r w:rsidRPr="007623A9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Syuplahan Gumay</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704895 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864618" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704896" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>(bagian 3)</w:t>
+              <w:t>Jurusan Kesejahteraan Sosial Universitas Bengkulu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704896 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864619" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704897" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>(Ayatullah Husein Mazhahiri)</w:t>
+              <w:t>BAB II</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704897 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864620" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704898" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Penerjemah</w:t>
+              <w:t>LAHIRNYA UPACARA TABOT DI BENGKULU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704898 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864621" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704899" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Segaf Abdillah Assegaf &amp; Miqdad Turkan</w:t>
+              <w:t>A. Islam Syiah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704899 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864622" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704900" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Penerbit</w:t>
+              <w:t>B. Pengertian Upacara Tabot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704900 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864623" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704901" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>PT LENTERA BASRITAMA</w:t>
+              <w:t>C. Awal Mula Upacara Tabot Bengkulu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704901 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864624" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704902" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Tahun Penerbitan</w:t>
+              <w:t>D. Keterkaitan Agama Islam dengan Tradisi Upacara Tabot di Bengkulu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704902 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00B37DB3" w:rsidRDefault="00B37DB3" w:rsidP="00B37DB3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc489864625" w:history="1">
-            <w:r w:rsidRPr="00F9152D">
+          <w:hyperlink w:anchor="_Toc433704903" w:history="1">
+            <w:r w:rsidRPr="007623A9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Muharam 1420 H/April 1999 M</w:t>
+              <w:t>Daftar Isi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText>PAGEREF</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> _</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText>Toc</w:instrText>
-[...12 lines deleted...]
-              <w:instrText>\h</w:instrText>
+              <w:instrText>Toc433704903 \h</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
                 <w:rtl/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
-[...1499 lines deleted...]
-        <w:p w:rsidR="00F2771B" w:rsidRDefault="00F2771B" w:rsidP="00F2771B">
+        <w:p w:rsidR="00A15953" w:rsidRDefault="00A15953" w:rsidP="00B37DB3">
           <w:r>
-            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00FD4B35" w:rsidRPr="00E202B4" w:rsidRDefault="00FD4B35" w:rsidP="00481A30">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="00FD4B35" w:rsidRPr="00E202B4" w:rsidSect="00DB04D9">
+    <w:p w:rsidR="004D514A" w:rsidRPr="007A13DA" w:rsidRDefault="004D514A" w:rsidP="00FE1FFE">
+      <w:pPr>
+        <w:pStyle w:val="libNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004D514A" w:rsidRPr="007A13DA" w:rsidSect="00DB04D9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="2268" w:bottom="1701" w:left="2268" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D7D4E" w:rsidRDefault="003D7D4E" w:rsidP="00113C59">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00813AA6" w:rsidRDefault="00813AA6" w:rsidP="00113C59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D7D4E" w:rsidRDefault="003D7D4E" w:rsidP="00113C59">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00813AA6" w:rsidRDefault="00813AA6" w:rsidP="00113C59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="006706C5" w:rsidP="00113C59">
+  <w:p w:rsidR="006C1D40" w:rsidRDefault="00132DE4" w:rsidP="00113C59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-      <w:r w:rsidR="00F2771B">
+      <w:r w:rsidR="00B37DB3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>58</w:t>
+        <w:t>22</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="00D733BC" w:rsidP="00113C59">
+  <w:p w:rsidR="006C1D40" w:rsidRDefault="006C1D40" w:rsidP="00113C59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="006706C5" w:rsidP="00113C59">
+  <w:p w:rsidR="006C1D40" w:rsidRDefault="00132DE4" w:rsidP="00113C59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-      <w:r w:rsidR="00F2771B">
+      <w:r w:rsidR="00B37DB3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>57</w:t>
+        <w:t>23</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="00D733BC" w:rsidP="00113C59">
+  <w:p w:rsidR="006C1D40" w:rsidRDefault="006C1D40" w:rsidP="00113C59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="006706C5" w:rsidP="00113C59">
+  <w:p w:rsidR="006C1D40" w:rsidRDefault="00132DE4" w:rsidP="00113C59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-      <w:r w:rsidR="00D733BC">
+      <w:r w:rsidR="00DB04D9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="00D733BC" w:rsidP="00113C59">
+  <w:p w:rsidR="006C1D40" w:rsidRDefault="006C1D40" w:rsidP="00113C59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D7D4E" w:rsidRDefault="003D7D4E" w:rsidP="00113C59">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00813AA6" w:rsidRDefault="00813AA6" w:rsidP="00113C59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D7D4E" w:rsidRDefault="003D7D4E" w:rsidP="00113C59">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00813AA6" w:rsidRDefault="00813AA6" w:rsidP="00113C59">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> 490.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00504C15" w:rsidRPr="00892CB7" w:rsidRDefault="00953122" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00504C15" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Wawancara langsung dengan Bapak Ir. A. Syiafril Sy, selaku ketua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00953122" w:rsidRPr="00892CB7" w:rsidRDefault="00504C15" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Keturunan Keluarga Tabot pada tanggal 23 April 2013.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00B53E36" w:rsidRPr="00892CB7" w:rsidRDefault="008E43ED" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>QS. Ali Imran: 6.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53E36" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Bambang Budi Utomo, Kerjasama Iran dan Indonesia dalam Perspektif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E43ED" w:rsidRPr="00892CB7" w:rsidRDefault="00B53E36" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Kebudayaan. Jakarta: Balai Pustaka, 2001, hlm. 5-6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="0078543F" w:rsidRPr="00892CB7" w:rsidRDefault="00B36940" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 293.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078543F" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Seluruh teori yang disebutkan mengacu kepada pernyataan Jalaluddin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B36940" w:rsidRPr="00892CB7" w:rsidRDefault="0078543F" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Rackhmat yang dikutip dalam Jurnal umum Qur’an, No. 4/Vol-6, 1995 M.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="002801FE" w:rsidRPr="00892CB7" w:rsidRDefault="0031742C" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>QS. at-Tahrim: 6.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002801FE" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Abbas, KH. Siradjuddi, Sejarah dan Keagungan Mazhab Syafi’i.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031742C" w:rsidRPr="00892CB7" w:rsidRDefault="002801FE" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Jakarta: Pustaka tarbiyah Baru, cetakan 16, 2009, hlm. 66</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="009F07B5" w:rsidRPr="00892CB7" w:rsidRDefault="00456BF4" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>: 15.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F07B5" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Wawancara langsung dengan Bapak Ir. A. Syiafril Sy, selaku Ketua</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00456BF4" w:rsidRPr="00892CB7" w:rsidRDefault="009F07B5" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Kerukunan Tabot, 23 April 2013.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00DD4073" w:rsidRPr="00892CB7" w:rsidRDefault="000003E3" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> teman dahulu baru kemudian jalan.”</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4073" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Wawancara langsung dengan Bapak Rustam Effendi, selaku pewaris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000003E3" w:rsidRPr="00892CB7" w:rsidRDefault="00DD4073" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>budaya Tabot, 5 April 2013.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00726530" w:rsidRPr="00892CB7" w:rsidRDefault="008B4633" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 124.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00726530" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Tim Penyusun, Kamus Besar Bahasa Indonesia. Jakarta: Balai Pustaka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B4633" w:rsidRPr="00892CB7" w:rsidRDefault="00726530" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1999, hlm. 988.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00473B99" w:rsidRPr="00892CB7" w:rsidRDefault="00F539CE" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 58.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00473B99" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Harapandi Dahri. Tabot Jejak Cinta Keluarga Nabi di Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F539CE" w:rsidRPr="00892CB7" w:rsidRDefault="00473B99" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Jakarta: Citra, 2009, hlm. 75.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="007E3C9E" w:rsidRPr="00892CB7" w:rsidRDefault="00ED375A" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3C9E" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Syekh Burhanuddin yang dikenal sebagai Imam senggolo pada tahun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3C9E" w:rsidRPr="00892CB7" w:rsidRDefault="007E3C9E" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1685. Syekh Burhanuddin (Imam Senggolo) menikah dengan wanita Bengkulu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3C9E" w:rsidRPr="00892CB7" w:rsidRDefault="007E3C9E" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>kemudian anak mereka, cucu mereka dan keturunan mereka disebut sebagai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3C9E" w:rsidRPr="00892CB7" w:rsidRDefault="007E3C9E" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>keluarga Tabot. Upacara dilaksanakan dari 1 sampai 10 Muharram setiap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007E3C9E" w:rsidRPr="00892CB7" w:rsidRDefault="007E3C9E" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>tahun. 9Syiafril. Tabot Karbala Bencolen dari Punjab symbol melawan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED375A" w:rsidRPr="00892CB7" w:rsidRDefault="007E3C9E" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>kebiadaban. Jakarta: Walaw Bencolen, 2012, hlm. 36-37.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00C2637C" w:rsidRPr="00892CB7" w:rsidRDefault="00110EE8" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>: 15.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2637C" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Lebih tepatnya, memperingati kesyahidan Imam Husain karena Imam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2637C" w:rsidRPr="00892CB7" w:rsidRDefault="00C2637C" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Hasan sendiri syahid pada 28 Shafar 50 H, kira-kira 10 Tahun sebelum Imam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C2637C" w:rsidRPr="00892CB7" w:rsidRDefault="00C2637C" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Husain syahid di Karbala. Hasan Mutjaba: Pangeran sebatang kara. Jakarta :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00110EE8" w:rsidRPr="00892CB7" w:rsidRDefault="00C2637C" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Al-Huda, 2008, hlm. 61.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00DA5267" w:rsidRPr="00892CB7" w:rsidRDefault="002F00AA" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> (QS. Luqman: 14)</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5267" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Makmur Erman, Tabut dan Peranannya dalam masyarakat. Proyek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F00AA" w:rsidRPr="00892CB7" w:rsidRDefault="00DA5267" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Pengembangan Permusiuman Sumatra Barat, Padang, 1982, hlm. 24</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00DA5267" w:rsidRPr="00892CB7" w:rsidRDefault="006C5527" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5267" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Badrul Munir Hamidi, Upacara Tradisional Bengkulu : Upacara Tabot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C5527" w:rsidRPr="00892CB7" w:rsidRDefault="00DA5267" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>di Bengkulu. Jakarta: Departemen Pendidikan dan Kebudayaan, 1991, hlm. 64-65.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="007C5851" w:rsidRPr="00892CB7" w:rsidRDefault="000F448E" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Qurbul Isnad, hal. 31.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5851" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Tim penyusun, Adat istiadat daerah Bengkulu. Bengkulu: Depdikbud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F448E" w:rsidRPr="00892CB7" w:rsidRDefault="007C5851" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1978, hlm. 22-23.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="00552E65" w:rsidRPr="00892CB7" w:rsidRDefault="006B77B7" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00552E65" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Kartomi, J. Margaret. Tabot ritual syiah transpalanted from India to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B77B7" w:rsidRPr="00892CB7" w:rsidRDefault="00552E65" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>sumatra, 1986, hlm. 11.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="007E1571" w:rsidRPr="00892CB7" w:rsidRDefault="007E1571" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00552E65" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Hamidi Munir Badrul, op.cit., hlm. 80-83.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="007E1571" w:rsidRPr="00892CB7" w:rsidRDefault="007E1571" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...157 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00552E65" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Sharif Jafar, Islam in India. London: Curzon Press, 1975, hlm.84.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w:rsidR="0011336C" w:rsidRDefault="0011336C" w:rsidP="0011336C">
+    <w:p w:rsidR="006B2121" w:rsidRPr="00892CB7" w:rsidRDefault="006B2121" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>: 1-3.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F565E" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Tim penyusun, op.cit., hlm.15-18.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00574E79" w:rsidRPr="00892CB7" w:rsidRDefault="00574E79" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Harapandi Dahri, Tabot Jejak Cinta Keluarga Nabi di Bengkulu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00574E79" w:rsidRPr="00892CB7" w:rsidRDefault="00574E79" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-[...44 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Jakarta: Citra, 2009, hlm. 23-40.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00574E79" w:rsidRPr="00892CB7" w:rsidRDefault="00574E79" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>’: 64.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ibid., hlm. 56.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00574E79" w:rsidRPr="00892CB7" w:rsidRDefault="00574E79" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> keturunan.” Al-Wasail, XII, hal, 53―pen.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kartomi, J. Margaret. op.cit., hlm.12-16.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00F861A0" w:rsidRPr="00892CB7" w:rsidRDefault="00F861A0" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drewes, G.W.J. “ New Light in The Coming of Islam to Indonesia”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRPr="00892CB7" w:rsidRDefault="00F861A0" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-[...73 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>BKI. 1968, hlm. 40.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00F861A0" w:rsidRPr="00892CB7" w:rsidRDefault="00F861A0" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ricklefs, M.C, Sejarah Indonesia Modern. Yogyakarta: Gadjah Mada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F861A0" w:rsidRPr="00892CB7" w:rsidRDefault="00F861A0" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> 79―pen.</w:t>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>University Press, 1992, hlm. 21.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00765A68" w:rsidRPr="00892CB7" w:rsidRDefault="00332111" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00765A68" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Arnol, Thomas W, 1896 “ The Preaching of Islam”, a.b., Drs. H.A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00765A68" w:rsidRPr="00892CB7" w:rsidRDefault="00765A68" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Nawawi Rambe, Sejarah Dakwah Islam. Jakarta : Wijaya, cetakan ketiga,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00332111" w:rsidRPr="00892CB7" w:rsidRDefault="00765A68" w:rsidP="00892CB7">
+      <w:pPr>
+        <w:pStyle w:val="libFootnote"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1985, hlm. 320.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00637916" w:rsidRPr="00892CB7" w:rsidRDefault="00637916" w:rsidP="00046CF1">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 209―pen.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Syiafril, dkk., Seminar Tabot. Dinas Pariwisata: Informasi dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00046CF1">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Komunikasi Kota Bengkulu, 2003, hlm. 34- 41.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00D711F2" w:rsidRPr="00892CB7" w:rsidRDefault="00D711F2" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> yang telah lewat pada halaman-halaman kitab sebelumnya―pen.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Istilah “Tabot” berasal dari kata Arab (Tabot ) yang secara harfiah berarti</w:t>
+      </w:r>
+      <w:r w:rsidR="001574ED" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>“kotak kayu” atau “peti”. Dalam al-Quran kata Tabot dikenal sebagai sebuah</w:t>
+      </w:r>
+      <w:r w:rsidR="001574ED" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>peti yang berisikan kitab Taurat. Bani Israil masa itu percaya bahwa mereka</w:t>
+      </w:r>
+      <w:r w:rsidR="001574ED" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>akan mendapatkan kebaikan bila Tabot ini muncul dan berada ditangan</w:t>
+      </w:r>
+      <w:r w:rsidR="001574ED" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>pemimpin mereka. Sebaliknya mereka akan mendapat malapetaka bila benda</w:t>
+      </w:r>
+      <w:r w:rsidR="001574ED" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7F8D" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>itu hilang. Badrul Munir Hamidi, op.cit., hlm. 58.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00F3038F" w:rsidRPr="00892CB7" w:rsidRDefault="00F3038F" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> 53―pen.</w:t>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870014" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Azyumardi Azra, Agama dalam Keragaman Etnik di Indonesia.</w:t>
+      </w:r>
+      <w:r w:rsidR="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870014" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Jakarta: Balitbang Agama, 1998, hlm. 34.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+    <w:p w:rsidR="00345B35" w:rsidRPr="00892CB7" w:rsidRDefault="00B434AF" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00345B35" w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Alisyahbana, Sutan takdir. Values as Integrating Focus in Personality,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00345B35" w:rsidRPr="00892CB7" w:rsidRDefault="00345B35" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="003E7C8A" w:rsidRDefault="003E7C8A" w:rsidP="003E7C8A">
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>Society and Culture. Kualala Lumpur: University of Malaya Press, 1974,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B434AF" w:rsidRPr="00892CB7" w:rsidRDefault="00345B35" w:rsidP="00892CB7">
       <w:pPr>
         <w:pStyle w:val="libFootnote"/>
-      </w:pPr>
-[...417 lines deleted...]
-        <w:t>: 14.</w:t>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892CB7">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>hlm.102.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="00D733BC" w:rsidP="00627D71">
+  <w:p w:rsidR="00DB04D9" w:rsidRDefault="005C7D6B" w:rsidP="00627D71">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Buku Ini dibuat dan di</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DB04D9">
+    <w:r w:rsidR="00DB04D9" w:rsidRPr="00DB04D9">
       <w:t>teliti di Yayasan Alhas</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0032179E">
       <w:t>s</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DB04D9">
+    <w:r w:rsidR="00DB04D9" w:rsidRPr="00DB04D9">
       <w:t>anain as dan sudah disesuaikan dengan buku aslinya</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="00D733BC" w:rsidP="00627D71">
+  <w:p w:rsidR="00DB04D9" w:rsidRDefault="004E45B9" w:rsidP="00627D71">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Buku Ini dibuat dan di</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DB04D9">
+    <w:r w:rsidR="00DB04D9" w:rsidRPr="00DB04D9">
       <w:t>teliti di Yayasan Alhas</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0032179E">
       <w:t>s</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DB04D9">
+    <w:r w:rsidR="00DB04D9" w:rsidRPr="00DB04D9">
       <w:t>anain as dan sudah disesuaikan dengan buku aslinya</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00D733BC" w:rsidRDefault="00D733BC" w:rsidP="00627D71">
+  <w:p w:rsidR="00DB04D9" w:rsidRDefault="00DB04D9" w:rsidP="00627D71">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DB04D9">
       <w:t>Buku Ini di Buat dan di teliti di Yayasan Alhasanain as dan sudah disesuaikan dengan buku aslinya</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AA843474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
@@ -10998,139 +6314,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6048" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6768" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A2C658B"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="102176E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CC4A1A4"/>
     <w:lvl w:ilvl="0" w:tplc="2D94ED38">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11175,51 +6402,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="1AB41FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47445CA2"/>
     <w:lvl w:ilvl="0" w:tplc="A1CCBFA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11264,51 +6491,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="21A32D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0CACE32"/>
     <w:lvl w:ilvl="0" w:tplc="ABB83864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="933" w:hanging="645"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11353,140 +6580,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="24A92B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EACE8462"/>
     <w:lvl w:ilvl="0" w:tplc="D0C6DFC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1023" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11531,140 +6669,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="2951446B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F162FA86"/>
     <w:lvl w:ilvl="0" w:tplc="2612DCCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11709,51 +6758,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="2B616046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2284F30"/>
     <w:lvl w:ilvl="0" w:tplc="A79A40A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11798,51 +6847,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="34E31DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="230CD396"/>
     <w:lvl w:ilvl="0" w:tplc="173CB5AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11887,51 +6936,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="40A12567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E2E1CF6"/>
     <w:lvl w:ilvl="0" w:tplc="CB1EE85A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11976,51 +7025,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="40F369BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73CE0B2C"/>
     <w:lvl w:ilvl="0" w:tplc="C94AA138">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12065,140 +7114,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="546D1AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF202170"/>
     <w:lvl w:ilvl="0" w:tplc="205E1632">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12243,140 +7203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="67E33D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4D2A80E"/>
     <w:lvl w:ilvl="0" w:tplc="D57C73C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12421,51 +7292,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="6D7C762D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAEE3BF6"/>
     <w:lvl w:ilvl="0" w:tplc="C5921DCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12510,51 +7381,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="72445F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8B22E3C"/>
     <w:lvl w:ilvl="0" w:tplc="ACC21AF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1671" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2391" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12599,51 +7470,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5991" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6711" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7431" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="790B65A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D5622E4"/>
     <w:lvl w:ilvl="0" w:tplc="5D9EEC8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12688,51 +7559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="7B55319F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="860023E4"/>
     <w:lvl w:ilvl="0" w:tplc="8A6CF18E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1368" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12781,8717 +7652,4340 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5688" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6408" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="20"/>
-[...14 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="130"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="002B6312"/>
-    <w:rsid w:val="00000148"/>
     <w:rsid w:val="000003E3"/>
-    <w:rsid w:val="00000614"/>
     <w:rsid w:val="00000706"/>
     <w:rsid w:val="000009D1"/>
-    <w:rsid w:val="00000B7C"/>
     <w:rsid w:val="00001BC8"/>
-    <w:rsid w:val="00001FE8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00002481"/>
     <w:rsid w:val="0000276B"/>
     <w:rsid w:val="00002A56"/>
-    <w:rsid w:val="000030FD"/>
     <w:rsid w:val="00003704"/>
-    <w:rsid w:val="0000390B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00004AA9"/>
     <w:rsid w:val="00004E5C"/>
     <w:rsid w:val="000051F0"/>
-    <w:rsid w:val="000053A2"/>
     <w:rsid w:val="000053B7"/>
     <w:rsid w:val="00005A19"/>
     <w:rsid w:val="0000600F"/>
-    <w:rsid w:val="00006516"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00006FFC"/>
     <w:rsid w:val="00007013"/>
     <w:rsid w:val="00007B95"/>
-    <w:rsid w:val="00007CA1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00010911"/>
     <w:rsid w:val="00010C92"/>
     <w:rsid w:val="000110AA"/>
-    <w:rsid w:val="000111D0"/>
-    <w:rsid w:val="00011627"/>
     <w:rsid w:val="0001183F"/>
-    <w:rsid w:val="00011F2F"/>
     <w:rsid w:val="0001244E"/>
-    <w:rsid w:val="0001248B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00013741"/>
     <w:rsid w:val="000139A6"/>
-    <w:rsid w:val="000141E5"/>
-    <w:rsid w:val="000145E2"/>
     <w:rsid w:val="0001510A"/>
-    <w:rsid w:val="00015582"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0001603B"/>
     <w:rsid w:val="00016574"/>
     <w:rsid w:val="0001666F"/>
-    <w:rsid w:val="00016849"/>
     <w:rsid w:val="000169AA"/>
     <w:rsid w:val="00016C77"/>
     <w:rsid w:val="00016E4F"/>
-    <w:rsid w:val="000171F0"/>
-    <w:rsid w:val="0001747B"/>
     <w:rsid w:val="0001762B"/>
-    <w:rsid w:val="000204C8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00020DE1"/>
     <w:rsid w:val="0002158B"/>
     <w:rsid w:val="000215B0"/>
     <w:rsid w:val="00021601"/>
-    <w:rsid w:val="000217E8"/>
-    <w:rsid w:val="000217F3"/>
     <w:rsid w:val="00022704"/>
-    <w:rsid w:val="000227E5"/>
-    <w:rsid w:val="00022847"/>
     <w:rsid w:val="000228F3"/>
-    <w:rsid w:val="00022934"/>
-    <w:rsid w:val="00022E31"/>
     <w:rsid w:val="00022F73"/>
-    <w:rsid w:val="00023B3E"/>
     <w:rsid w:val="00024619"/>
-    <w:rsid w:val="000252DB"/>
-    <w:rsid w:val="00025ACB"/>
     <w:rsid w:val="00025DE3"/>
     <w:rsid w:val="0002629F"/>
     <w:rsid w:val="000267FE"/>
     <w:rsid w:val="000275E5"/>
-    <w:rsid w:val="0002788C"/>
-    <w:rsid w:val="00027AA9"/>
     <w:rsid w:val="00027ACB"/>
-    <w:rsid w:val="00027D22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00027FEC"/>
     <w:rsid w:val="00030A4D"/>
-    <w:rsid w:val="00030CC7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00032B0D"/>
     <w:rsid w:val="00032E66"/>
-    <w:rsid w:val="00032F75"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00033A76"/>
     <w:rsid w:val="00034231"/>
     <w:rsid w:val="00034548"/>
     <w:rsid w:val="000350CB"/>
-    <w:rsid w:val="000358C6"/>
     <w:rsid w:val="0003592A"/>
-    <w:rsid w:val="000359D7"/>
-    <w:rsid w:val="00035AE7"/>
     <w:rsid w:val="00035B5A"/>
     <w:rsid w:val="00036751"/>
-    <w:rsid w:val="000369A4"/>
     <w:rsid w:val="00036A62"/>
     <w:rsid w:val="00036C9B"/>
-    <w:rsid w:val="00037035"/>
-    <w:rsid w:val="000373E9"/>
     <w:rsid w:val="0003793A"/>
     <w:rsid w:val="000402BA"/>
-    <w:rsid w:val="000404D8"/>
     <w:rsid w:val="00040798"/>
-    <w:rsid w:val="000409FE"/>
-    <w:rsid w:val="000410B7"/>
     <w:rsid w:val="00041384"/>
-    <w:rsid w:val="0004140C"/>
     <w:rsid w:val="000416AD"/>
-    <w:rsid w:val="00041E12"/>
     <w:rsid w:val="00041E44"/>
-    <w:rsid w:val="00042152"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00042BC6"/>
     <w:rsid w:val="00043023"/>
-    <w:rsid w:val="000433FB"/>
     <w:rsid w:val="000436EA"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043B7A"/>
-    <w:rsid w:val="00044302"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00044A45"/>
     <w:rsid w:val="00044D2F"/>
-    <w:rsid w:val="00045004"/>
-    <w:rsid w:val="00045718"/>
     <w:rsid w:val="00045810"/>
-    <w:rsid w:val="00045815"/>
-    <w:rsid w:val="00045ACC"/>
     <w:rsid w:val="00045B54"/>
     <w:rsid w:val="00045E1A"/>
-    <w:rsid w:val="00045F3C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00046BBA"/>
     <w:rsid w:val="00046CF1"/>
     <w:rsid w:val="0004763F"/>
-    <w:rsid w:val="00047926"/>
     <w:rsid w:val="0004794F"/>
-    <w:rsid w:val="00047E4D"/>
-    <w:rsid w:val="00051346"/>
     <w:rsid w:val="00051AE0"/>
     <w:rsid w:val="00051C77"/>
     <w:rsid w:val="00051DF9"/>
     <w:rsid w:val="00051ED9"/>
-    <w:rsid w:val="00051FC8"/>
-    <w:rsid w:val="0005223E"/>
     <w:rsid w:val="00052548"/>
     <w:rsid w:val="00052A84"/>
-    <w:rsid w:val="00052CA3"/>
-    <w:rsid w:val="0005325F"/>
     <w:rsid w:val="0005399D"/>
     <w:rsid w:val="00053E2B"/>
-    <w:rsid w:val="00054141"/>
     <w:rsid w:val="00054406"/>
     <w:rsid w:val="0005494B"/>
-    <w:rsid w:val="00054AB7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00054E6B"/>
     <w:rsid w:val="00054EE1"/>
     <w:rsid w:val="000554A2"/>
-    <w:rsid w:val="0005555B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00057131"/>
     <w:rsid w:val="00057143"/>
-    <w:rsid w:val="00057255"/>
-    <w:rsid w:val="000573B3"/>
     <w:rsid w:val="00057D64"/>
     <w:rsid w:val="00057F19"/>
     <w:rsid w:val="000602B0"/>
-    <w:rsid w:val="00060570"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00060C61"/>
     <w:rsid w:val="0006146C"/>
-    <w:rsid w:val="000616A8"/>
     <w:rsid w:val="00061CB7"/>
     <w:rsid w:val="0006216A"/>
     <w:rsid w:val="000621A5"/>
-    <w:rsid w:val="000629E2"/>
-    <w:rsid w:val="00062E33"/>
     <w:rsid w:val="00062E78"/>
-    <w:rsid w:val="00062EAB"/>
     <w:rsid w:val="00063147"/>
-    <w:rsid w:val="00063428"/>
     <w:rsid w:val="000634D2"/>
-    <w:rsid w:val="000634E1"/>
     <w:rsid w:val="0006368D"/>
     <w:rsid w:val="00063E8E"/>
-    <w:rsid w:val="00063EE9"/>
-    <w:rsid w:val="00063F9D"/>
     <w:rsid w:val="00063FCE"/>
-    <w:rsid w:val="000646AE"/>
     <w:rsid w:val="00064802"/>
-    <w:rsid w:val="00064B07"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00064CAA"/>
     <w:rsid w:val="000655E9"/>
-    <w:rsid w:val="00066354"/>
     <w:rsid w:val="00066626"/>
     <w:rsid w:val="00066AE9"/>
-    <w:rsid w:val="0006732E"/>
     <w:rsid w:val="00067B9D"/>
     <w:rsid w:val="00067F2A"/>
     <w:rsid w:val="00067F84"/>
-    <w:rsid w:val="000700D0"/>
     <w:rsid w:val="00070C8E"/>
-    <w:rsid w:val="00070ED0"/>
     <w:rsid w:val="00070EE8"/>
     <w:rsid w:val="00071362"/>
     <w:rsid w:val="00071C97"/>
-    <w:rsid w:val="0007242C"/>
     <w:rsid w:val="00072A7C"/>
-    <w:rsid w:val="00072B08"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00072B9E"/>
     <w:rsid w:val="00072C91"/>
-    <w:rsid w:val="000733EE"/>
     <w:rsid w:val="00073581"/>
-    <w:rsid w:val="00073583"/>
     <w:rsid w:val="000736EB"/>
     <w:rsid w:val="0007385B"/>
-    <w:rsid w:val="00073872"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00074192"/>
     <w:rsid w:val="000749B9"/>
-    <w:rsid w:val="00074B62"/>
     <w:rsid w:val="00074CEC"/>
     <w:rsid w:val="00075ABB"/>
-    <w:rsid w:val="00075DA5"/>
     <w:rsid w:val="00075FF6"/>
     <w:rsid w:val="000761F7"/>
-    <w:rsid w:val="00076218"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0007691E"/>
     <w:rsid w:val="00076A3A"/>
-    <w:rsid w:val="00076BD0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00077758"/>
     <w:rsid w:val="0007786F"/>
-    <w:rsid w:val="000778DC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00080530"/>
     <w:rsid w:val="0008070A"/>
-    <w:rsid w:val="000816A8"/>
     <w:rsid w:val="00081B3D"/>
-    <w:rsid w:val="00081B69"/>
     <w:rsid w:val="00081E10"/>
-    <w:rsid w:val="00081F3D"/>
-    <w:rsid w:val="000824DF"/>
     <w:rsid w:val="000829D6"/>
-    <w:rsid w:val="00082AE7"/>
     <w:rsid w:val="00082B10"/>
     <w:rsid w:val="0008303B"/>
     <w:rsid w:val="00083287"/>
     <w:rsid w:val="000835FF"/>
     <w:rsid w:val="00083BC9"/>
-    <w:rsid w:val="000847DB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00084F70"/>
     <w:rsid w:val="00084F9F"/>
-    <w:rsid w:val="00085244"/>
     <w:rsid w:val="00085282"/>
-    <w:rsid w:val="00085835"/>
     <w:rsid w:val="00085B27"/>
     <w:rsid w:val="000863F5"/>
     <w:rsid w:val="000867CD"/>
-    <w:rsid w:val="00086920"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00086E1F"/>
     <w:rsid w:val="00087120"/>
-    <w:rsid w:val="0008787E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00087B98"/>
     <w:rsid w:val="00087C26"/>
     <w:rsid w:val="00087CEC"/>
     <w:rsid w:val="00087D05"/>
-    <w:rsid w:val="00090185"/>
-    <w:rsid w:val="00090377"/>
     <w:rsid w:val="000906EB"/>
-    <w:rsid w:val="00090E75"/>
     <w:rsid w:val="00090F6E"/>
     <w:rsid w:val="00090FA3"/>
     <w:rsid w:val="000910D5"/>
-    <w:rsid w:val="00091794"/>
     <w:rsid w:val="00092352"/>
     <w:rsid w:val="000923C8"/>
     <w:rsid w:val="00092805"/>
     <w:rsid w:val="00092985"/>
     <w:rsid w:val="00092A0C"/>
     <w:rsid w:val="00092ABC"/>
-    <w:rsid w:val="00092F1F"/>
     <w:rsid w:val="00092FE9"/>
     <w:rsid w:val="00094352"/>
     <w:rsid w:val="00094364"/>
-    <w:rsid w:val="00094536"/>
     <w:rsid w:val="00094C60"/>
     <w:rsid w:val="00095239"/>
-    <w:rsid w:val="00095311"/>
     <w:rsid w:val="000956E9"/>
-    <w:rsid w:val="00095ED3"/>
-    <w:rsid w:val="00096109"/>
     <w:rsid w:val="00096386"/>
     <w:rsid w:val="00096665"/>
     <w:rsid w:val="00096A5F"/>
-    <w:rsid w:val="00097301"/>
-    <w:rsid w:val="000976AF"/>
     <w:rsid w:val="000A0101"/>
-    <w:rsid w:val="000A07F5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000A1585"/>
     <w:rsid w:val="000A1874"/>
-    <w:rsid w:val="000A1CAA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000A2E5F"/>
     <w:rsid w:val="000A3460"/>
-    <w:rsid w:val="000A34C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A3B4A"/>
     <w:rsid w:val="000A403B"/>
     <w:rsid w:val="000A538B"/>
     <w:rsid w:val="000A53A1"/>
     <w:rsid w:val="000A56CA"/>
-    <w:rsid w:val="000A57A8"/>
-    <w:rsid w:val="000A585C"/>
     <w:rsid w:val="000A638A"/>
     <w:rsid w:val="000A6B88"/>
     <w:rsid w:val="000A715C"/>
-    <w:rsid w:val="000A754E"/>
     <w:rsid w:val="000A7750"/>
-    <w:rsid w:val="000A7B37"/>
     <w:rsid w:val="000B084A"/>
-    <w:rsid w:val="000B08E1"/>
     <w:rsid w:val="000B09B7"/>
     <w:rsid w:val="000B0D77"/>
-    <w:rsid w:val="000B150C"/>
-    <w:rsid w:val="000B1840"/>
     <w:rsid w:val="000B1B11"/>
-    <w:rsid w:val="000B1D96"/>
-    <w:rsid w:val="000B207F"/>
     <w:rsid w:val="000B28E8"/>
     <w:rsid w:val="000B2B65"/>
     <w:rsid w:val="000B3874"/>
     <w:rsid w:val="000B38F2"/>
     <w:rsid w:val="000B3A56"/>
-    <w:rsid w:val="000B3DB2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B41A8"/>
     <w:rsid w:val="000B4356"/>
     <w:rsid w:val="000B4456"/>
     <w:rsid w:val="000B44CF"/>
-    <w:rsid w:val="000B4A14"/>
     <w:rsid w:val="000B4E54"/>
     <w:rsid w:val="000B5AB6"/>
-    <w:rsid w:val="000B5EE2"/>
     <w:rsid w:val="000B6182"/>
     <w:rsid w:val="000B6293"/>
-    <w:rsid w:val="000B636C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="000B7AA5"/>
     <w:rsid w:val="000B7F9F"/>
-    <w:rsid w:val="000B7FA7"/>
     <w:rsid w:val="000C0307"/>
-    <w:rsid w:val="000C0382"/>
     <w:rsid w:val="000C041C"/>
     <w:rsid w:val="000C04C2"/>
     <w:rsid w:val="000C0A89"/>
     <w:rsid w:val="000C0F38"/>
     <w:rsid w:val="000C1718"/>
-    <w:rsid w:val="000C1B05"/>
-    <w:rsid w:val="000C243B"/>
     <w:rsid w:val="000C24E4"/>
-    <w:rsid w:val="000C27C6"/>
-    <w:rsid w:val="000C2BC5"/>
     <w:rsid w:val="000C2C12"/>
     <w:rsid w:val="000C3595"/>
-    <w:rsid w:val="000C3D86"/>
-    <w:rsid w:val="000C42BA"/>
     <w:rsid w:val="000C496B"/>
-    <w:rsid w:val="000C4D2C"/>
     <w:rsid w:val="000C4D4A"/>
-    <w:rsid w:val="000C4EFC"/>
     <w:rsid w:val="000C4FAE"/>
     <w:rsid w:val="000C5208"/>
     <w:rsid w:val="000C536F"/>
     <w:rsid w:val="000C55EE"/>
-    <w:rsid w:val="000C582A"/>
     <w:rsid w:val="000C612D"/>
     <w:rsid w:val="000C61FE"/>
-    <w:rsid w:val="000C62A3"/>
     <w:rsid w:val="000C6BBD"/>
     <w:rsid w:val="000C6CD8"/>
     <w:rsid w:val="000C7111"/>
     <w:rsid w:val="000C7127"/>
     <w:rsid w:val="000C7722"/>
-    <w:rsid w:val="000C77EA"/>
     <w:rsid w:val="000D0068"/>
-    <w:rsid w:val="000D04C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000D089E"/>
     <w:rsid w:val="000D0932"/>
     <w:rsid w:val="000D0FA3"/>
     <w:rsid w:val="000D12DE"/>
     <w:rsid w:val="000D1BDF"/>
     <w:rsid w:val="000D1F87"/>
     <w:rsid w:val="000D2325"/>
-    <w:rsid w:val="000D244F"/>
-    <w:rsid w:val="000D254A"/>
     <w:rsid w:val="000D2570"/>
     <w:rsid w:val="000D26F7"/>
     <w:rsid w:val="000D27D3"/>
-    <w:rsid w:val="000D2FFB"/>
-    <w:rsid w:val="000D3612"/>
     <w:rsid w:val="000D38F5"/>
     <w:rsid w:val="000D3BA2"/>
-    <w:rsid w:val="000D3BAB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000D45E6"/>
     <w:rsid w:val="000D4A82"/>
-    <w:rsid w:val="000D4D70"/>
     <w:rsid w:val="000D6018"/>
-    <w:rsid w:val="000D62BD"/>
-    <w:rsid w:val="000D64A7"/>
     <w:rsid w:val="000D6B7D"/>
-    <w:rsid w:val="000D7100"/>
     <w:rsid w:val="000D71B7"/>
     <w:rsid w:val="000D74CC"/>
-    <w:rsid w:val="000D764F"/>
     <w:rsid w:val="000D772A"/>
-    <w:rsid w:val="000D7B59"/>
     <w:rsid w:val="000D7C30"/>
     <w:rsid w:val="000E08BC"/>
     <w:rsid w:val="000E0C32"/>
-    <w:rsid w:val="000E150C"/>
     <w:rsid w:val="000E162A"/>
     <w:rsid w:val="000E16D6"/>
     <w:rsid w:val="000E17D3"/>
     <w:rsid w:val="000E186F"/>
-    <w:rsid w:val="000E1B96"/>
     <w:rsid w:val="000E1CFF"/>
-    <w:rsid w:val="000E1D11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E2B93"/>
     <w:rsid w:val="000E2FD5"/>
-    <w:rsid w:val="000E31AD"/>
     <w:rsid w:val="000E384E"/>
     <w:rsid w:val="000E3938"/>
-    <w:rsid w:val="000E3AC4"/>
     <w:rsid w:val="000E425D"/>
-    <w:rsid w:val="000E427F"/>
     <w:rsid w:val="000E443E"/>
     <w:rsid w:val="000E591F"/>
-    <w:rsid w:val="000E6351"/>
-    <w:rsid w:val="000E6690"/>
     <w:rsid w:val="000E6824"/>
     <w:rsid w:val="000E6A49"/>
-    <w:rsid w:val="000E7823"/>
     <w:rsid w:val="000E7A36"/>
     <w:rsid w:val="000E7C7D"/>
     <w:rsid w:val="000F0A43"/>
-    <w:rsid w:val="000F0D3A"/>
     <w:rsid w:val="000F1A8C"/>
-    <w:rsid w:val="000F1B49"/>
     <w:rsid w:val="000F1CBE"/>
-    <w:rsid w:val="000F226D"/>
-    <w:rsid w:val="000F25BB"/>
     <w:rsid w:val="000F2896"/>
-    <w:rsid w:val="000F2EED"/>
     <w:rsid w:val="000F30D4"/>
-    <w:rsid w:val="000F33EF"/>
     <w:rsid w:val="000F355B"/>
     <w:rsid w:val="000F38CB"/>
-    <w:rsid w:val="000F3AEF"/>
-    <w:rsid w:val="000F3D21"/>
     <w:rsid w:val="000F3E38"/>
-    <w:rsid w:val="000F3FF1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000F4466"/>
     <w:rsid w:val="000F448E"/>
     <w:rsid w:val="000F4494"/>
-    <w:rsid w:val="000F514F"/>
     <w:rsid w:val="000F517B"/>
-    <w:rsid w:val="000F62E8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000F6E30"/>
     <w:rsid w:val="000F6E79"/>
     <w:rsid w:val="000F7228"/>
-    <w:rsid w:val="000F7570"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F7852"/>
     <w:rsid w:val="000F7C0E"/>
-    <w:rsid w:val="00100341"/>
     <w:rsid w:val="0010049D"/>
     <w:rsid w:val="00100FA4"/>
     <w:rsid w:val="0010127B"/>
     <w:rsid w:val="001012A2"/>
     <w:rsid w:val="0010168C"/>
     <w:rsid w:val="00101769"/>
     <w:rsid w:val="00101799"/>
     <w:rsid w:val="001017EA"/>
     <w:rsid w:val="00101906"/>
-    <w:rsid w:val="001019A4"/>
     <w:rsid w:val="00101D90"/>
-    <w:rsid w:val="00101EA9"/>
     <w:rsid w:val="001027A4"/>
     <w:rsid w:val="001027D5"/>
-    <w:rsid w:val="001027F6"/>
-    <w:rsid w:val="00102DEA"/>
     <w:rsid w:val="00102E0E"/>
     <w:rsid w:val="00102EBD"/>
     <w:rsid w:val="00102EE5"/>
-    <w:rsid w:val="00102F7C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00103623"/>
     <w:rsid w:val="00103677"/>
     <w:rsid w:val="00104011"/>
     <w:rsid w:val="0010435E"/>
-    <w:rsid w:val="00104901"/>
-    <w:rsid w:val="00104A67"/>
     <w:rsid w:val="00104B46"/>
-    <w:rsid w:val="00104D23"/>
     <w:rsid w:val="00104E15"/>
     <w:rsid w:val="00105956"/>
     <w:rsid w:val="00106569"/>
-    <w:rsid w:val="0010719A"/>
     <w:rsid w:val="0010740F"/>
-    <w:rsid w:val="001076DA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001079B4"/>
     <w:rsid w:val="00107A6B"/>
     <w:rsid w:val="00110456"/>
-    <w:rsid w:val="001105DB"/>
     <w:rsid w:val="001106A5"/>
-    <w:rsid w:val="001106AA"/>
     <w:rsid w:val="00110894"/>
     <w:rsid w:val="00110EE8"/>
-    <w:rsid w:val="00110FE5"/>
-    <w:rsid w:val="00111178"/>
     <w:rsid w:val="001115AD"/>
     <w:rsid w:val="00111AE3"/>
-    <w:rsid w:val="00111C13"/>
-    <w:rsid w:val="00113111"/>
     <w:rsid w:val="0011313E"/>
-    <w:rsid w:val="0011336C"/>
     <w:rsid w:val="0011352E"/>
-    <w:rsid w:val="001135D6"/>
     <w:rsid w:val="00113A00"/>
     <w:rsid w:val="00113B0B"/>
     <w:rsid w:val="00113B86"/>
     <w:rsid w:val="00113BDA"/>
-    <w:rsid w:val="00113C52"/>
     <w:rsid w:val="00113C59"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00113CCC"/>
-    <w:rsid w:val="00114104"/>
     <w:rsid w:val="001143A3"/>
-    <w:rsid w:val="00114576"/>
     <w:rsid w:val="0011490C"/>
     <w:rsid w:val="00115473"/>
     <w:rsid w:val="00115A71"/>
-    <w:rsid w:val="00115F96"/>
     <w:rsid w:val="00116114"/>
     <w:rsid w:val="001162C9"/>
-    <w:rsid w:val="0011632A"/>
-    <w:rsid w:val="0011682B"/>
     <w:rsid w:val="00116EB8"/>
     <w:rsid w:val="001171A6"/>
-    <w:rsid w:val="00117D17"/>
-    <w:rsid w:val="001203DC"/>
     <w:rsid w:val="00120454"/>
     <w:rsid w:val="00120669"/>
     <w:rsid w:val="0012070F"/>
     <w:rsid w:val="001208E0"/>
     <w:rsid w:val="00121524"/>
-    <w:rsid w:val="001217B6"/>
     <w:rsid w:val="00121BD8"/>
-    <w:rsid w:val="00121C2A"/>
-    <w:rsid w:val="001222CD"/>
     <w:rsid w:val="0012268F"/>
-    <w:rsid w:val="00122787"/>
-    <w:rsid w:val="00122851"/>
     <w:rsid w:val="00122B0F"/>
     <w:rsid w:val="0012322A"/>
     <w:rsid w:val="00123425"/>
     <w:rsid w:val="0012343D"/>
     <w:rsid w:val="0012358B"/>
-    <w:rsid w:val="00123F87"/>
     <w:rsid w:val="001240F4"/>
     <w:rsid w:val="001243ED"/>
     <w:rsid w:val="00125836"/>
-    <w:rsid w:val="00125BE4"/>
     <w:rsid w:val="00126137"/>
     <w:rsid w:val="0012634B"/>
     <w:rsid w:val="00126471"/>
-    <w:rsid w:val="00126528"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00127E08"/>
     <w:rsid w:val="001303BB"/>
     <w:rsid w:val="001311CC"/>
-    <w:rsid w:val="001312B2"/>
     <w:rsid w:val="00131540"/>
     <w:rsid w:val="00131DD3"/>
-    <w:rsid w:val="001321EE"/>
-    <w:rsid w:val="00132836"/>
     <w:rsid w:val="00132DE4"/>
     <w:rsid w:val="001330D4"/>
-    <w:rsid w:val="00133A6D"/>
     <w:rsid w:val="00133B7B"/>
     <w:rsid w:val="0013415C"/>
-    <w:rsid w:val="00134582"/>
     <w:rsid w:val="00134BC6"/>
-    <w:rsid w:val="00135521"/>
-    <w:rsid w:val="00135A20"/>
     <w:rsid w:val="00135A33"/>
     <w:rsid w:val="00135E90"/>
     <w:rsid w:val="00135EA5"/>
     <w:rsid w:val="00136268"/>
     <w:rsid w:val="001365F2"/>
     <w:rsid w:val="00136E6F"/>
     <w:rsid w:val="0013764B"/>
     <w:rsid w:val="001378FC"/>
-    <w:rsid w:val="00137D9A"/>
     <w:rsid w:val="00137EDC"/>
-    <w:rsid w:val="001403E0"/>
     <w:rsid w:val="0014041D"/>
     <w:rsid w:val="001405D9"/>
     <w:rsid w:val="00140A08"/>
-    <w:rsid w:val="00140D02"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00141204"/>
     <w:rsid w:val="0014160D"/>
     <w:rsid w:val="00142309"/>
-    <w:rsid w:val="001424D0"/>
     <w:rsid w:val="00142C52"/>
-    <w:rsid w:val="00142D9C"/>
     <w:rsid w:val="00142DDA"/>
     <w:rsid w:val="00142E74"/>
     <w:rsid w:val="001430A2"/>
     <w:rsid w:val="00143123"/>
     <w:rsid w:val="0014341C"/>
-    <w:rsid w:val="00143725"/>
     <w:rsid w:val="00143EEA"/>
     <w:rsid w:val="00143F4D"/>
-    <w:rsid w:val="0014476A"/>
     <w:rsid w:val="00144DB8"/>
     <w:rsid w:val="00144DE8"/>
-    <w:rsid w:val="00144FDF"/>
-    <w:rsid w:val="0014506F"/>
     <w:rsid w:val="00145308"/>
-    <w:rsid w:val="0014538C"/>
-    <w:rsid w:val="00145AB4"/>
     <w:rsid w:val="0014628F"/>
     <w:rsid w:val="0014648A"/>
     <w:rsid w:val="001467F3"/>
-    <w:rsid w:val="00146B0A"/>
-    <w:rsid w:val="00146BDE"/>
     <w:rsid w:val="0014748E"/>
     <w:rsid w:val="00147499"/>
     <w:rsid w:val="00147ED8"/>
-    <w:rsid w:val="0015099D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00150ABD"/>
     <w:rsid w:val="0015165B"/>
     <w:rsid w:val="00151BE8"/>
     <w:rsid w:val="00151C03"/>
-    <w:rsid w:val="00151DA1"/>
-    <w:rsid w:val="00152303"/>
     <w:rsid w:val="0015245B"/>
-    <w:rsid w:val="001535F1"/>
-    <w:rsid w:val="00153603"/>
     <w:rsid w:val="00153917"/>
     <w:rsid w:val="00153D97"/>
-    <w:rsid w:val="00153FDC"/>
     <w:rsid w:val="00154046"/>
     <w:rsid w:val="001540BA"/>
     <w:rsid w:val="0015486C"/>
     <w:rsid w:val="00154888"/>
-    <w:rsid w:val="00154FF1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0015634E"/>
     <w:rsid w:val="0015652A"/>
     <w:rsid w:val="0015682D"/>
     <w:rsid w:val="00156BCD"/>
     <w:rsid w:val="00156F8F"/>
     <w:rsid w:val="00157306"/>
-    <w:rsid w:val="001573E9"/>
     <w:rsid w:val="001574ED"/>
     <w:rsid w:val="00157CAF"/>
     <w:rsid w:val="00157D71"/>
-    <w:rsid w:val="00160758"/>
     <w:rsid w:val="00160C8C"/>
     <w:rsid w:val="00160F76"/>
-    <w:rsid w:val="00161411"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00161863"/>
     <w:rsid w:val="00162344"/>
-    <w:rsid w:val="00162CA3"/>
-    <w:rsid w:val="0016312F"/>
     <w:rsid w:val="00163B9B"/>
     <w:rsid w:val="00163BF4"/>
-    <w:rsid w:val="00163C50"/>
     <w:rsid w:val="00163D83"/>
     <w:rsid w:val="00163F78"/>
     <w:rsid w:val="001640DE"/>
-    <w:rsid w:val="001640FF"/>
-    <w:rsid w:val="001641AB"/>
     <w:rsid w:val="00164767"/>
     <w:rsid w:val="00164810"/>
-    <w:rsid w:val="00164820"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00164D70"/>
     <w:rsid w:val="0016616D"/>
-    <w:rsid w:val="00166232"/>
-    <w:rsid w:val="001667D5"/>
     <w:rsid w:val="0016689D"/>
-    <w:rsid w:val="00166E14"/>
     <w:rsid w:val="001671DA"/>
     <w:rsid w:val="00167473"/>
-    <w:rsid w:val="001675D2"/>
     <w:rsid w:val="001679AB"/>
-    <w:rsid w:val="0017036F"/>
-    <w:rsid w:val="00170B69"/>
     <w:rsid w:val="00170B87"/>
     <w:rsid w:val="001712E1"/>
-    <w:rsid w:val="001715F0"/>
     <w:rsid w:val="001717CA"/>
-    <w:rsid w:val="001717EC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00171DFA"/>
     <w:rsid w:val="0017230E"/>
-    <w:rsid w:val="00172417"/>
     <w:rsid w:val="001725EA"/>
-    <w:rsid w:val="0017278B"/>
     <w:rsid w:val="00172A13"/>
     <w:rsid w:val="00172B34"/>
     <w:rsid w:val="00173A33"/>
-    <w:rsid w:val="00173FC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001742D1"/>
     <w:rsid w:val="001753B5"/>
-    <w:rsid w:val="001754A3"/>
     <w:rsid w:val="00175804"/>
-    <w:rsid w:val="0017583F"/>
     <w:rsid w:val="00175A05"/>
     <w:rsid w:val="00175B46"/>
-    <w:rsid w:val="00175F6F"/>
     <w:rsid w:val="00176099"/>
     <w:rsid w:val="00176595"/>
-    <w:rsid w:val="0017680D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00176B07"/>
     <w:rsid w:val="001771C9"/>
     <w:rsid w:val="00177998"/>
     <w:rsid w:val="00177D0E"/>
-    <w:rsid w:val="00177DAD"/>
-    <w:rsid w:val="00177F92"/>
     <w:rsid w:val="001809D4"/>
-    <w:rsid w:val="00180B06"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00181038"/>
     <w:rsid w:val="0018157F"/>
     <w:rsid w:val="00181698"/>
-    <w:rsid w:val="001818D6"/>
     <w:rsid w:val="00181C0E"/>
-    <w:rsid w:val="00181D44"/>
     <w:rsid w:val="00181F83"/>
     <w:rsid w:val="00182251"/>
     <w:rsid w:val="00182A81"/>
     <w:rsid w:val="00182CD3"/>
     <w:rsid w:val="001832B1"/>
-    <w:rsid w:val="001832D9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00183D61"/>
     <w:rsid w:val="00183F54"/>
     <w:rsid w:val="00184833"/>
-    <w:rsid w:val="0018558D"/>
     <w:rsid w:val="0018595B"/>
-    <w:rsid w:val="00185ADC"/>
-    <w:rsid w:val="00185D15"/>
     <w:rsid w:val="00185D6F"/>
     <w:rsid w:val="00185F2B"/>
     <w:rsid w:val="00186090"/>
     <w:rsid w:val="001865DE"/>
     <w:rsid w:val="0018664D"/>
-    <w:rsid w:val="00186B9C"/>
     <w:rsid w:val="00186E7E"/>
     <w:rsid w:val="00187017"/>
     <w:rsid w:val="00187246"/>
-    <w:rsid w:val="00187897"/>
-    <w:rsid w:val="00187DF5"/>
     <w:rsid w:val="00187F9F"/>
     <w:rsid w:val="0019018F"/>
-    <w:rsid w:val="001902F8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00191806"/>
     <w:rsid w:val="001918AB"/>
     <w:rsid w:val="00191D04"/>
     <w:rsid w:val="001923E4"/>
     <w:rsid w:val="001924E1"/>
     <w:rsid w:val="001937F7"/>
     <w:rsid w:val="00193A86"/>
-    <w:rsid w:val="00194768"/>
     <w:rsid w:val="001948F1"/>
     <w:rsid w:val="00194D21"/>
     <w:rsid w:val="001953B7"/>
     <w:rsid w:val="00195464"/>
     <w:rsid w:val="001954EA"/>
-    <w:rsid w:val="001957BF"/>
     <w:rsid w:val="00195AF7"/>
-    <w:rsid w:val="00195E3D"/>
-    <w:rsid w:val="001964F6"/>
     <w:rsid w:val="00196643"/>
-    <w:rsid w:val="001966B6"/>
-    <w:rsid w:val="001966FC"/>
     <w:rsid w:val="00196A62"/>
     <w:rsid w:val="00196D1C"/>
     <w:rsid w:val="00196DAE"/>
     <w:rsid w:val="00196FC2"/>
-    <w:rsid w:val="00197145"/>
     <w:rsid w:val="001971E8"/>
-    <w:rsid w:val="00197218"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001A0478"/>
     <w:rsid w:val="001A086F"/>
-    <w:rsid w:val="001A0A46"/>
-    <w:rsid w:val="001A0C44"/>
     <w:rsid w:val="001A0DC9"/>
-    <w:rsid w:val="001A11D7"/>
-    <w:rsid w:val="001A1240"/>
     <w:rsid w:val="001A1408"/>
-    <w:rsid w:val="001A152B"/>
     <w:rsid w:val="001A1631"/>
     <w:rsid w:val="001A1CDE"/>
     <w:rsid w:val="001A1FA2"/>
-    <w:rsid w:val="001A22DF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001A30FB"/>
     <w:rsid w:val="001A3110"/>
     <w:rsid w:val="001A353C"/>
-    <w:rsid w:val="001A37CB"/>
-    <w:rsid w:val="001A37D6"/>
     <w:rsid w:val="001A3AF4"/>
     <w:rsid w:val="001A4006"/>
-    <w:rsid w:val="001A4B8A"/>
     <w:rsid w:val="001A4C37"/>
     <w:rsid w:val="001A4D9B"/>
     <w:rsid w:val="001A4E46"/>
-    <w:rsid w:val="001A5412"/>
-    <w:rsid w:val="001A547A"/>
     <w:rsid w:val="001A5A46"/>
     <w:rsid w:val="001A5A6E"/>
     <w:rsid w:val="001A5E34"/>
     <w:rsid w:val="001A5EAB"/>
-    <w:rsid w:val="001A5F3C"/>
-    <w:rsid w:val="001A65AB"/>
     <w:rsid w:val="001A6EC0"/>
     <w:rsid w:val="001A7554"/>
     <w:rsid w:val="001B027C"/>
-    <w:rsid w:val="001B03A6"/>
     <w:rsid w:val="001B07B7"/>
-    <w:rsid w:val="001B0F76"/>
     <w:rsid w:val="001B16FD"/>
-    <w:rsid w:val="001B1CC4"/>
     <w:rsid w:val="001B1EDD"/>
-    <w:rsid w:val="001B2A74"/>
-    <w:rsid w:val="001B3541"/>
     <w:rsid w:val="001B37F2"/>
-    <w:rsid w:val="001B3ED0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B4904"/>
     <w:rsid w:val="001B4A70"/>
     <w:rsid w:val="001B51DD"/>
     <w:rsid w:val="001B577F"/>
-    <w:rsid w:val="001B5B2B"/>
     <w:rsid w:val="001B63C0"/>
-    <w:rsid w:val="001B64D8"/>
     <w:rsid w:val="001B6631"/>
     <w:rsid w:val="001B6835"/>
     <w:rsid w:val="001B6CE1"/>
     <w:rsid w:val="001B702D"/>
     <w:rsid w:val="001B7407"/>
-    <w:rsid w:val="001B789A"/>
     <w:rsid w:val="001B7B02"/>
-    <w:rsid w:val="001B7BE6"/>
     <w:rsid w:val="001B7D98"/>
-    <w:rsid w:val="001C028F"/>
-    <w:rsid w:val="001C0B15"/>
     <w:rsid w:val="001C0C3C"/>
-    <w:rsid w:val="001C0C4C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001C2252"/>
     <w:rsid w:val="001C2BD8"/>
-    <w:rsid w:val="001C2F11"/>
     <w:rsid w:val="001C36B3"/>
     <w:rsid w:val="001C37B3"/>
-    <w:rsid w:val="001C37F7"/>
-    <w:rsid w:val="001C3DE0"/>
     <w:rsid w:val="001C3FBE"/>
-    <w:rsid w:val="001C4055"/>
-[...6 lines deleted...]
-    <w:rsid w:val="001C5908"/>
     <w:rsid w:val="001C5EDB"/>
-    <w:rsid w:val="001C649E"/>
     <w:rsid w:val="001C6552"/>
     <w:rsid w:val="001C6663"/>
-    <w:rsid w:val="001C686B"/>
     <w:rsid w:val="001C68F9"/>
     <w:rsid w:val="001C6AA7"/>
-    <w:rsid w:val="001C72F6"/>
     <w:rsid w:val="001C746C"/>
     <w:rsid w:val="001C74EA"/>
     <w:rsid w:val="001C7535"/>
     <w:rsid w:val="001C7AFE"/>
-    <w:rsid w:val="001D0267"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001D16BE"/>
     <w:rsid w:val="001D1C40"/>
-    <w:rsid w:val="001D1E22"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001D249C"/>
     <w:rsid w:val="001D296E"/>
-    <w:rsid w:val="001D2C63"/>
     <w:rsid w:val="001D2CAE"/>
     <w:rsid w:val="001D3266"/>
-    <w:rsid w:val="001D388D"/>
     <w:rsid w:val="001D41A1"/>
     <w:rsid w:val="001D433F"/>
-    <w:rsid w:val="001D459E"/>
     <w:rsid w:val="001D5171"/>
     <w:rsid w:val="001D622B"/>
-    <w:rsid w:val="001D627B"/>
     <w:rsid w:val="001D6933"/>
-    <w:rsid w:val="001D6D92"/>
     <w:rsid w:val="001D6EB5"/>
-    <w:rsid w:val="001D716C"/>
-    <w:rsid w:val="001D732D"/>
     <w:rsid w:val="001D7447"/>
-    <w:rsid w:val="001D7950"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001E1146"/>
     <w:rsid w:val="001E11FF"/>
     <w:rsid w:val="001E1354"/>
     <w:rsid w:val="001E1481"/>
-    <w:rsid w:val="001E14F6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001E1D36"/>
     <w:rsid w:val="001E25DC"/>
     <w:rsid w:val="001E2625"/>
-    <w:rsid w:val="001E2812"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E3568"/>
     <w:rsid w:val="001E3F33"/>
     <w:rsid w:val="001E3F5C"/>
-    <w:rsid w:val="001E4054"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E4E3C"/>
     <w:rsid w:val="001E501A"/>
-    <w:rsid w:val="001E56B9"/>
     <w:rsid w:val="001E57B5"/>
-    <w:rsid w:val="001E73A3"/>
     <w:rsid w:val="001E7AB2"/>
-    <w:rsid w:val="001E7B88"/>
-    <w:rsid w:val="001E7BE2"/>
     <w:rsid w:val="001F0209"/>
     <w:rsid w:val="001F05D5"/>
     <w:rsid w:val="001F0713"/>
     <w:rsid w:val="001F112C"/>
     <w:rsid w:val="001F1263"/>
     <w:rsid w:val="001F13CC"/>
     <w:rsid w:val="001F16D5"/>
     <w:rsid w:val="001F1FCA"/>
-    <w:rsid w:val="001F2C0D"/>
-    <w:rsid w:val="001F3221"/>
     <w:rsid w:val="001F3226"/>
-    <w:rsid w:val="001F36A1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001F4367"/>
     <w:rsid w:val="001F44A1"/>
     <w:rsid w:val="001F47B9"/>
     <w:rsid w:val="001F4A0D"/>
-    <w:rsid w:val="001F4D19"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F567D"/>
     <w:rsid w:val="001F641E"/>
-    <w:rsid w:val="001F6963"/>
     <w:rsid w:val="001F6AD1"/>
     <w:rsid w:val="001F6DCC"/>
-    <w:rsid w:val="001F730B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0020007E"/>
     <w:rsid w:val="00200126"/>
     <w:rsid w:val="002001B0"/>
-    <w:rsid w:val="002010F1"/>
-    <w:rsid w:val="0020177F"/>
     <w:rsid w:val="0020182D"/>
     <w:rsid w:val="00201857"/>
-    <w:rsid w:val="00201954"/>
-    <w:rsid w:val="00201AC1"/>
     <w:rsid w:val="002022DB"/>
     <w:rsid w:val="00202741"/>
     <w:rsid w:val="00202827"/>
-    <w:rsid w:val="00202B4D"/>
     <w:rsid w:val="00202C7B"/>
     <w:rsid w:val="002033FD"/>
     <w:rsid w:val="00203477"/>
-    <w:rsid w:val="00204002"/>
-    <w:rsid w:val="0020519D"/>
     <w:rsid w:val="0020532C"/>
     <w:rsid w:val="002054C5"/>
     <w:rsid w:val="002055CA"/>
     <w:rsid w:val="00205A09"/>
-    <w:rsid w:val="00205EE9"/>
     <w:rsid w:val="00206056"/>
     <w:rsid w:val="0020646D"/>
     <w:rsid w:val="00206D1C"/>
     <w:rsid w:val="00206E10"/>
-    <w:rsid w:val="00206EB8"/>
     <w:rsid w:val="00207543"/>
     <w:rsid w:val="0020772D"/>
-    <w:rsid w:val="002079EA"/>
     <w:rsid w:val="00207A16"/>
     <w:rsid w:val="00207A2D"/>
     <w:rsid w:val="00207DD0"/>
-    <w:rsid w:val="0021032E"/>
-    <w:rsid w:val="0021054C"/>
     <w:rsid w:val="00210DE9"/>
     <w:rsid w:val="00210EEF"/>
     <w:rsid w:val="002117A4"/>
-    <w:rsid w:val="002119C0"/>
-    <w:rsid w:val="00211AE3"/>
     <w:rsid w:val="00211EB2"/>
     <w:rsid w:val="00211ECD"/>
-    <w:rsid w:val="002121E3"/>
-    <w:rsid w:val="002123FF"/>
     <w:rsid w:val="002128E1"/>
     <w:rsid w:val="00212A3F"/>
     <w:rsid w:val="002132BE"/>
-    <w:rsid w:val="002134B9"/>
     <w:rsid w:val="002139CB"/>
-    <w:rsid w:val="00213D22"/>
     <w:rsid w:val="002140D9"/>
-    <w:rsid w:val="002142A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0021475B"/>
     <w:rsid w:val="00214793"/>
     <w:rsid w:val="00214801"/>
     <w:rsid w:val="00214B62"/>
-    <w:rsid w:val="00214B67"/>
-    <w:rsid w:val="00214BD6"/>
     <w:rsid w:val="0021556A"/>
-    <w:rsid w:val="0021575C"/>
-    <w:rsid w:val="0021579A"/>
     <w:rsid w:val="002159E2"/>
-    <w:rsid w:val="00215D81"/>
-    <w:rsid w:val="00215DDF"/>
     <w:rsid w:val="00216163"/>
-    <w:rsid w:val="002164E1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002171A1"/>
     <w:rsid w:val="0021757B"/>
     <w:rsid w:val="002177A1"/>
-    <w:rsid w:val="002202B2"/>
     <w:rsid w:val="00220968"/>
-    <w:rsid w:val="00221701"/>
     <w:rsid w:val="00221869"/>
     <w:rsid w:val="00221964"/>
     <w:rsid w:val="00221D96"/>
-    <w:rsid w:val="0022229B"/>
-    <w:rsid w:val="002223AA"/>
     <w:rsid w:val="002225E4"/>
     <w:rsid w:val="00222975"/>
     <w:rsid w:val="00222AEA"/>
     <w:rsid w:val="00222E21"/>
     <w:rsid w:val="002239F0"/>
     <w:rsid w:val="00223A86"/>
-    <w:rsid w:val="00223A9A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00224163"/>
     <w:rsid w:val="00224964"/>
-    <w:rsid w:val="00225007"/>
     <w:rsid w:val="0022509D"/>
-    <w:rsid w:val="0022554C"/>
-    <w:rsid w:val="002255B3"/>
     <w:rsid w:val="00225716"/>
-    <w:rsid w:val="00225B4D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00225DB6"/>
     <w:rsid w:val="00225FBD"/>
-    <w:rsid w:val="00226165"/>
     <w:rsid w:val="002267C7"/>
-    <w:rsid w:val="00226A58"/>
     <w:rsid w:val="00226B8B"/>
-    <w:rsid w:val="00227127"/>
-    <w:rsid w:val="00227408"/>
     <w:rsid w:val="00227740"/>
-    <w:rsid w:val="0022788F"/>
-    <w:rsid w:val="00227E4A"/>
     <w:rsid w:val="00227FEE"/>
     <w:rsid w:val="00230A67"/>
-    <w:rsid w:val="00230AD4"/>
     <w:rsid w:val="00231224"/>
-    <w:rsid w:val="00231FAF"/>
     <w:rsid w:val="002321F9"/>
     <w:rsid w:val="00232408"/>
-    <w:rsid w:val="00232714"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00232A6F"/>
     <w:rsid w:val="00232B54"/>
-    <w:rsid w:val="00232F7E"/>
     <w:rsid w:val="00233568"/>
-    <w:rsid w:val="002338E7"/>
-    <w:rsid w:val="0023454A"/>
     <w:rsid w:val="00234DE5"/>
     <w:rsid w:val="00235005"/>
     <w:rsid w:val="002350C1"/>
     <w:rsid w:val="002353E7"/>
-    <w:rsid w:val="0023594E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00236A36"/>
     <w:rsid w:val="00240045"/>
-    <w:rsid w:val="002409A9"/>
-    <w:rsid w:val="002411AB"/>
     <w:rsid w:val="00241716"/>
     <w:rsid w:val="00241F59"/>
-    <w:rsid w:val="0024204E"/>
     <w:rsid w:val="002421F0"/>
     <w:rsid w:val="00242342"/>
     <w:rsid w:val="002423E2"/>
-    <w:rsid w:val="0024263F"/>
     <w:rsid w:val="0024265C"/>
-    <w:rsid w:val="0024268E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00243388"/>
     <w:rsid w:val="002436A8"/>
     <w:rsid w:val="002437B2"/>
     <w:rsid w:val="002439D5"/>
-    <w:rsid w:val="002439E5"/>
     <w:rsid w:val="0024400A"/>
-    <w:rsid w:val="0024409A"/>
     <w:rsid w:val="00244641"/>
     <w:rsid w:val="002447F3"/>
     <w:rsid w:val="00244A73"/>
     <w:rsid w:val="00244C2E"/>
     <w:rsid w:val="00244E1F"/>
-    <w:rsid w:val="00244F76"/>
-    <w:rsid w:val="002452C8"/>
     <w:rsid w:val="002453C4"/>
     <w:rsid w:val="00245808"/>
     <w:rsid w:val="00245D3D"/>
-    <w:rsid w:val="00245EB9"/>
     <w:rsid w:val="002462EA"/>
-    <w:rsid w:val="002462FA"/>
     <w:rsid w:val="00246574"/>
-    <w:rsid w:val="002466CC"/>
-    <w:rsid w:val="002467DA"/>
     <w:rsid w:val="002467F7"/>
     <w:rsid w:val="00246A4F"/>
     <w:rsid w:val="00246C1C"/>
     <w:rsid w:val="00246C78"/>
     <w:rsid w:val="002478B7"/>
-    <w:rsid w:val="00247AB4"/>
     <w:rsid w:val="00247DE4"/>
     <w:rsid w:val="00247ECA"/>
     <w:rsid w:val="0025055D"/>
-    <w:rsid w:val="002507BA"/>
-    <w:rsid w:val="00250A24"/>
     <w:rsid w:val="00250CC1"/>
     <w:rsid w:val="00250E0A"/>
     <w:rsid w:val="0025133D"/>
     <w:rsid w:val="00251474"/>
-    <w:rsid w:val="0025151D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00251D9A"/>
     <w:rsid w:val="00251E02"/>
-    <w:rsid w:val="00251F38"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0025283C"/>
     <w:rsid w:val="002531D3"/>
-    <w:rsid w:val="00253598"/>
-    <w:rsid w:val="0025404D"/>
     <w:rsid w:val="00254924"/>
-    <w:rsid w:val="00254AFE"/>
     <w:rsid w:val="00255BF7"/>
-    <w:rsid w:val="00255EE7"/>
     <w:rsid w:val="00256BA9"/>
-    <w:rsid w:val="00256CA2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00256E18"/>
     <w:rsid w:val="00256E9A"/>
     <w:rsid w:val="002571C6"/>
-    <w:rsid w:val="002575E2"/>
     <w:rsid w:val="00257657"/>
-    <w:rsid w:val="00257804"/>
     <w:rsid w:val="00257B22"/>
-    <w:rsid w:val="00257C25"/>
     <w:rsid w:val="00260218"/>
-    <w:rsid w:val="00261064"/>
     <w:rsid w:val="002613FB"/>
     <w:rsid w:val="002616A4"/>
     <w:rsid w:val="00261F42"/>
     <w:rsid w:val="00262403"/>
     <w:rsid w:val="0026275F"/>
     <w:rsid w:val="00262EE4"/>
     <w:rsid w:val="002632C3"/>
-    <w:rsid w:val="0026360D"/>
     <w:rsid w:val="00263A94"/>
     <w:rsid w:val="00263F56"/>
-    <w:rsid w:val="00264192"/>
     <w:rsid w:val="00264267"/>
-    <w:rsid w:val="0026476D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00264FA6"/>
     <w:rsid w:val="002653CB"/>
-    <w:rsid w:val="0026541E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00265865"/>
     <w:rsid w:val="00265EA3"/>
     <w:rsid w:val="00266225"/>
-    <w:rsid w:val="00266285"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0026660C"/>
     <w:rsid w:val="00266909"/>
-    <w:rsid w:val="00266988"/>
     <w:rsid w:val="00266C1E"/>
     <w:rsid w:val="00266CC2"/>
-    <w:rsid w:val="00266EE8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00267942"/>
     <w:rsid w:val="002679CD"/>
     <w:rsid w:val="00270AA3"/>
-    <w:rsid w:val="00270D88"/>
-    <w:rsid w:val="00270E04"/>
     <w:rsid w:val="00271402"/>
-    <w:rsid w:val="002718E6"/>
     <w:rsid w:val="00271D35"/>
     <w:rsid w:val="002722BA"/>
     <w:rsid w:val="00272358"/>
     <w:rsid w:val="00272517"/>
     <w:rsid w:val="00272827"/>
-    <w:rsid w:val="0027332B"/>
     <w:rsid w:val="0027369F"/>
-    <w:rsid w:val="00273767"/>
-    <w:rsid w:val="00273B79"/>
     <w:rsid w:val="0027400C"/>
-    <w:rsid w:val="00274290"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00274CF0"/>
     <w:rsid w:val="00274F17"/>
-    <w:rsid w:val="0027529F"/>
-    <w:rsid w:val="002754A1"/>
     <w:rsid w:val="00275FED"/>
-    <w:rsid w:val="002763E6"/>
     <w:rsid w:val="00276471"/>
     <w:rsid w:val="00276AE0"/>
-    <w:rsid w:val="0027745C"/>
     <w:rsid w:val="0027747C"/>
-    <w:rsid w:val="00277A11"/>
     <w:rsid w:val="00277CA6"/>
     <w:rsid w:val="002801FE"/>
-    <w:rsid w:val="002804D0"/>
-    <w:rsid w:val="002805CE"/>
     <w:rsid w:val="00280895"/>
-    <w:rsid w:val="002809D8"/>
-    <w:rsid w:val="002811D8"/>
     <w:rsid w:val="002818EF"/>
-    <w:rsid w:val="00281E49"/>
     <w:rsid w:val="0028218F"/>
     <w:rsid w:val="0028271F"/>
     <w:rsid w:val="00282831"/>
-    <w:rsid w:val="0028293E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00284468"/>
     <w:rsid w:val="00284E82"/>
-    <w:rsid w:val="00285E88"/>
-    <w:rsid w:val="00286107"/>
     <w:rsid w:val="00286AA7"/>
     <w:rsid w:val="00287024"/>
-    <w:rsid w:val="002870E1"/>
     <w:rsid w:val="002877BB"/>
-    <w:rsid w:val="00287970"/>
     <w:rsid w:val="00287A34"/>
-    <w:rsid w:val="00287D91"/>
     <w:rsid w:val="00287EE3"/>
     <w:rsid w:val="0029077F"/>
-    <w:rsid w:val="002909B4"/>
     <w:rsid w:val="0029177C"/>
     <w:rsid w:val="002919A3"/>
-    <w:rsid w:val="00291A14"/>
     <w:rsid w:val="00291CCE"/>
-    <w:rsid w:val="00292E58"/>
     <w:rsid w:val="002944D5"/>
-    <w:rsid w:val="00294C11"/>
-    <w:rsid w:val="00294D36"/>
     <w:rsid w:val="00294DB2"/>
     <w:rsid w:val="00295016"/>
     <w:rsid w:val="00295CC9"/>
     <w:rsid w:val="00296390"/>
     <w:rsid w:val="00296492"/>
-    <w:rsid w:val="00296522"/>
     <w:rsid w:val="002968F2"/>
     <w:rsid w:val="00296C0B"/>
     <w:rsid w:val="002971A5"/>
-    <w:rsid w:val="002971E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0029799F"/>
     <w:rsid w:val="00297EB0"/>
     <w:rsid w:val="002A0284"/>
     <w:rsid w:val="002A04C4"/>
-    <w:rsid w:val="002A0935"/>
     <w:rsid w:val="002A1114"/>
     <w:rsid w:val="002A338C"/>
-    <w:rsid w:val="002A36E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A3ABB"/>
     <w:rsid w:val="002A400E"/>
-    <w:rsid w:val="002A4163"/>
     <w:rsid w:val="002A44E8"/>
     <w:rsid w:val="002A460C"/>
     <w:rsid w:val="002A4813"/>
-    <w:rsid w:val="002A484E"/>
     <w:rsid w:val="002A4873"/>
     <w:rsid w:val="002A4A5A"/>
-    <w:rsid w:val="002A4EA6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="002A7070"/>
     <w:rsid w:val="002A717D"/>
-    <w:rsid w:val="002A72B1"/>
     <w:rsid w:val="002A73D7"/>
     <w:rsid w:val="002A797B"/>
-    <w:rsid w:val="002A7CAD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002B0459"/>
     <w:rsid w:val="002B100A"/>
     <w:rsid w:val="002B1C6C"/>
-    <w:rsid w:val="002B2686"/>
     <w:rsid w:val="002B275D"/>
-    <w:rsid w:val="002B2AA0"/>
     <w:rsid w:val="002B2B15"/>
     <w:rsid w:val="002B2F89"/>
     <w:rsid w:val="002B34A2"/>
-    <w:rsid w:val="002B3820"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002B3F76"/>
     <w:rsid w:val="002B4461"/>
-    <w:rsid w:val="002B49DA"/>
-    <w:rsid w:val="002B4A9F"/>
     <w:rsid w:val="002B4AEC"/>
-    <w:rsid w:val="002B4C76"/>
-    <w:rsid w:val="002B5326"/>
     <w:rsid w:val="002B5852"/>
     <w:rsid w:val="002B5ACF"/>
     <w:rsid w:val="002B6312"/>
-    <w:rsid w:val="002B6EAB"/>
-    <w:rsid w:val="002B6FAE"/>
     <w:rsid w:val="002B71A8"/>
-    <w:rsid w:val="002B762B"/>
     <w:rsid w:val="002B7989"/>
     <w:rsid w:val="002B7CB8"/>
-    <w:rsid w:val="002B7ED2"/>
-    <w:rsid w:val="002C028F"/>
     <w:rsid w:val="002C0757"/>
     <w:rsid w:val="002C1217"/>
-    <w:rsid w:val="002C197E"/>
     <w:rsid w:val="002C1CE2"/>
     <w:rsid w:val="002C20C7"/>
-    <w:rsid w:val="002C23D3"/>
-    <w:rsid w:val="002C255C"/>
     <w:rsid w:val="002C3121"/>
-    <w:rsid w:val="002C3801"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C3BD9"/>
     <w:rsid w:val="002C3E3A"/>
-    <w:rsid w:val="002C449C"/>
     <w:rsid w:val="002C4903"/>
-    <w:rsid w:val="002C496B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002C4E51"/>
     <w:rsid w:val="002C5363"/>
     <w:rsid w:val="002C5602"/>
-    <w:rsid w:val="002C56D7"/>
-    <w:rsid w:val="002C5B12"/>
     <w:rsid w:val="002C5C66"/>
     <w:rsid w:val="002C6326"/>
     <w:rsid w:val="002C636C"/>
     <w:rsid w:val="002C6427"/>
     <w:rsid w:val="002C65D3"/>
-    <w:rsid w:val="002C6FE2"/>
     <w:rsid w:val="002C71A8"/>
     <w:rsid w:val="002D01AB"/>
     <w:rsid w:val="002D084B"/>
-    <w:rsid w:val="002D0D1E"/>
-    <w:rsid w:val="002D1076"/>
     <w:rsid w:val="002D11B7"/>
     <w:rsid w:val="002D1505"/>
     <w:rsid w:val="002D19A9"/>
-    <w:rsid w:val="002D1E2E"/>
     <w:rsid w:val="002D1F03"/>
-    <w:rsid w:val="002D21F5"/>
-    <w:rsid w:val="002D22A2"/>
     <w:rsid w:val="002D2315"/>
     <w:rsid w:val="002D2485"/>
     <w:rsid w:val="002D24FA"/>
     <w:rsid w:val="002D271A"/>
     <w:rsid w:val="002D2AFB"/>
     <w:rsid w:val="002D2C87"/>
-    <w:rsid w:val="002D2CF7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002D3A09"/>
     <w:rsid w:val="002D3A17"/>
     <w:rsid w:val="002D3B1C"/>
     <w:rsid w:val="002D3E7A"/>
     <w:rsid w:val="002D3F24"/>
-    <w:rsid w:val="002D464E"/>
-    <w:rsid w:val="002D4B73"/>
     <w:rsid w:val="002D580E"/>
-    <w:rsid w:val="002D596D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D5EB3"/>
     <w:rsid w:val="002D61EF"/>
     <w:rsid w:val="002D65F7"/>
     <w:rsid w:val="002D6891"/>
     <w:rsid w:val="002D760A"/>
-    <w:rsid w:val="002D7B16"/>
     <w:rsid w:val="002D7F88"/>
-    <w:rsid w:val="002E02BD"/>
-    <w:rsid w:val="002E092D"/>
     <w:rsid w:val="002E0ADC"/>
     <w:rsid w:val="002E1291"/>
     <w:rsid w:val="002E19EE"/>
-    <w:rsid w:val="002E1DF2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E2297"/>
     <w:rsid w:val="002E24C4"/>
     <w:rsid w:val="002E2865"/>
     <w:rsid w:val="002E2E1F"/>
-    <w:rsid w:val="002E30BD"/>
     <w:rsid w:val="002E4453"/>
-    <w:rsid w:val="002E4520"/>
-    <w:rsid w:val="002E4584"/>
     <w:rsid w:val="002E47BA"/>
-    <w:rsid w:val="002E4C28"/>
     <w:rsid w:val="002E4D3D"/>
     <w:rsid w:val="002E51C9"/>
     <w:rsid w:val="002E533A"/>
     <w:rsid w:val="002E5443"/>
     <w:rsid w:val="002E5CA1"/>
-    <w:rsid w:val="002E5D43"/>
-    <w:rsid w:val="002E5E5F"/>
     <w:rsid w:val="002E6022"/>
-    <w:rsid w:val="002E6330"/>
-    <w:rsid w:val="002E6781"/>
     <w:rsid w:val="002E67A5"/>
-    <w:rsid w:val="002E67EB"/>
     <w:rsid w:val="002E6A49"/>
-    <w:rsid w:val="002E6AC1"/>
     <w:rsid w:val="002E6C0F"/>
-    <w:rsid w:val="002E723B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E7C0F"/>
     <w:rsid w:val="002E7D8E"/>
     <w:rsid w:val="002F00AA"/>
     <w:rsid w:val="002F0147"/>
-    <w:rsid w:val="002F0B67"/>
-    <w:rsid w:val="002F0F0D"/>
     <w:rsid w:val="002F14C9"/>
-    <w:rsid w:val="002F18A7"/>
-    <w:rsid w:val="002F195B"/>
     <w:rsid w:val="002F201D"/>
-    <w:rsid w:val="002F2E9E"/>
-    <w:rsid w:val="002F3017"/>
     <w:rsid w:val="002F3626"/>
-    <w:rsid w:val="002F3663"/>
-    <w:rsid w:val="002F3866"/>
     <w:rsid w:val="002F3C44"/>
-    <w:rsid w:val="002F4240"/>
-    <w:rsid w:val="002F42EF"/>
     <w:rsid w:val="002F469C"/>
     <w:rsid w:val="002F49E0"/>
     <w:rsid w:val="002F4A90"/>
     <w:rsid w:val="002F4E3A"/>
-    <w:rsid w:val="002F4E55"/>
     <w:rsid w:val="002F4FD9"/>
-    <w:rsid w:val="002F56F4"/>
     <w:rsid w:val="002F5793"/>
-    <w:rsid w:val="002F5BB0"/>
     <w:rsid w:val="002F5E92"/>
-    <w:rsid w:val="002F618F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00300948"/>
     <w:rsid w:val="00300CB4"/>
-    <w:rsid w:val="00301039"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00301C1E"/>
     <w:rsid w:val="00301C82"/>
     <w:rsid w:val="00301EBF"/>
     <w:rsid w:val="0030227A"/>
     <w:rsid w:val="00302808"/>
-    <w:rsid w:val="00302D17"/>
-    <w:rsid w:val="00302F9A"/>
     <w:rsid w:val="003035AB"/>
-    <w:rsid w:val="0030368D"/>
     <w:rsid w:val="00303A06"/>
     <w:rsid w:val="00304007"/>
-    <w:rsid w:val="0030439D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003045BB"/>
     <w:rsid w:val="003047B3"/>
     <w:rsid w:val="003052CB"/>
     <w:rsid w:val="003058C3"/>
     <w:rsid w:val="00305DFD"/>
-    <w:rsid w:val="003068C6"/>
-    <w:rsid w:val="00306F7A"/>
     <w:rsid w:val="003073A6"/>
     <w:rsid w:val="00307B97"/>
     <w:rsid w:val="00307C3A"/>
     <w:rsid w:val="0031001C"/>
     <w:rsid w:val="00310141"/>
     <w:rsid w:val="00310618"/>
-    <w:rsid w:val="0031064A"/>
     <w:rsid w:val="00310A30"/>
-    <w:rsid w:val="00310AF2"/>
     <w:rsid w:val="00310D1D"/>
-    <w:rsid w:val="00311994"/>
-    <w:rsid w:val="00311A63"/>
     <w:rsid w:val="00311BA3"/>
     <w:rsid w:val="00311E62"/>
     <w:rsid w:val="0031256A"/>
-    <w:rsid w:val="003125AD"/>
     <w:rsid w:val="003126FD"/>
-    <w:rsid w:val="0031283B"/>
     <w:rsid w:val="00312925"/>
-    <w:rsid w:val="00312D9F"/>
     <w:rsid w:val="00312F9F"/>
-    <w:rsid w:val="003138ED"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0031435E"/>
     <w:rsid w:val="003143A6"/>
-    <w:rsid w:val="00314D81"/>
-    <w:rsid w:val="0031561F"/>
     <w:rsid w:val="0031580F"/>
-    <w:rsid w:val="00315B47"/>
-    <w:rsid w:val="00315BF2"/>
     <w:rsid w:val="00315CA6"/>
-    <w:rsid w:val="003160EF"/>
     <w:rsid w:val="00316A43"/>
     <w:rsid w:val="00316D09"/>
     <w:rsid w:val="00316F7E"/>
-    <w:rsid w:val="00317165"/>
     <w:rsid w:val="00317405"/>
     <w:rsid w:val="0031742C"/>
     <w:rsid w:val="00317E22"/>
-    <w:rsid w:val="003206C7"/>
     <w:rsid w:val="00320F30"/>
-    <w:rsid w:val="00320F69"/>
     <w:rsid w:val="0032100E"/>
-    <w:rsid w:val="003210A1"/>
-    <w:rsid w:val="003212EE"/>
     <w:rsid w:val="003212F7"/>
     <w:rsid w:val="0032179E"/>
-    <w:rsid w:val="003217C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00322220"/>
     <w:rsid w:val="00322420"/>
     <w:rsid w:val="00322466"/>
     <w:rsid w:val="0032291C"/>
-    <w:rsid w:val="00322931"/>
     <w:rsid w:val="00322DDA"/>
-    <w:rsid w:val="0032351C"/>
     <w:rsid w:val="00323B33"/>
     <w:rsid w:val="00323D1F"/>
     <w:rsid w:val="00323E77"/>
     <w:rsid w:val="003240A8"/>
-    <w:rsid w:val="003242EE"/>
     <w:rsid w:val="00324480"/>
     <w:rsid w:val="00324B78"/>
-    <w:rsid w:val="00324FF5"/>
-    <w:rsid w:val="00325650"/>
     <w:rsid w:val="003257F0"/>
     <w:rsid w:val="00325A62"/>
     <w:rsid w:val="00325C4C"/>
     <w:rsid w:val="00325E91"/>
     <w:rsid w:val="0032610D"/>
     <w:rsid w:val="0032677E"/>
-    <w:rsid w:val="00326D5B"/>
     <w:rsid w:val="00327062"/>
-    <w:rsid w:val="00327426"/>
-    <w:rsid w:val="00327AE2"/>
     <w:rsid w:val="00330802"/>
     <w:rsid w:val="00330D70"/>
     <w:rsid w:val="00331225"/>
-    <w:rsid w:val="00331C5C"/>
     <w:rsid w:val="00332111"/>
     <w:rsid w:val="003328A0"/>
-    <w:rsid w:val="0033342B"/>
-    <w:rsid w:val="003339C2"/>
     <w:rsid w:val="003339D0"/>
     <w:rsid w:val="00333C61"/>
     <w:rsid w:val="00333C85"/>
     <w:rsid w:val="00333E3F"/>
-    <w:rsid w:val="0033420B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003351DE"/>
     <w:rsid w:val="003353BB"/>
     <w:rsid w:val="0033620A"/>
     <w:rsid w:val="00336330"/>
-    <w:rsid w:val="003374D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003378D0"/>
     <w:rsid w:val="00337C76"/>
-    <w:rsid w:val="00337D06"/>
     <w:rsid w:val="00337DF7"/>
     <w:rsid w:val="00340055"/>
     <w:rsid w:val="0034011F"/>
-    <w:rsid w:val="003402AB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003405CD"/>
     <w:rsid w:val="00340EA3"/>
     <w:rsid w:val="00341052"/>
-    <w:rsid w:val="00341649"/>
     <w:rsid w:val="003416A4"/>
     <w:rsid w:val="00341770"/>
     <w:rsid w:val="00341844"/>
     <w:rsid w:val="0034239A"/>
     <w:rsid w:val="00342F67"/>
-    <w:rsid w:val="003436B6"/>
-    <w:rsid w:val="00343819"/>
     <w:rsid w:val="00343A10"/>
     <w:rsid w:val="00343D42"/>
     <w:rsid w:val="00343F4D"/>
-    <w:rsid w:val="003448E8"/>
     <w:rsid w:val="00344B2E"/>
-    <w:rsid w:val="0034521F"/>
     <w:rsid w:val="00345B35"/>
     <w:rsid w:val="00345F54"/>
-    <w:rsid w:val="0034627E"/>
-    <w:rsid w:val="00346411"/>
     <w:rsid w:val="00346473"/>
-    <w:rsid w:val="00346BCF"/>
     <w:rsid w:val="00346D15"/>
-    <w:rsid w:val="00346E1E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00350873"/>
     <w:rsid w:val="00350AC1"/>
-    <w:rsid w:val="00350CB5"/>
     <w:rsid w:val="00350DA0"/>
-    <w:rsid w:val="00350E28"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003515F8"/>
     <w:rsid w:val="0035173A"/>
-    <w:rsid w:val="00351D12"/>
-    <w:rsid w:val="00351F28"/>
     <w:rsid w:val="003523B5"/>
-    <w:rsid w:val="00352548"/>
     <w:rsid w:val="003525C5"/>
     <w:rsid w:val="003529FD"/>
-    <w:rsid w:val="00352B86"/>
-    <w:rsid w:val="00352D6A"/>
     <w:rsid w:val="0035368E"/>
-    <w:rsid w:val="00353BDA"/>
-    <w:rsid w:val="00354470"/>
     <w:rsid w:val="00354493"/>
-    <w:rsid w:val="00354593"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00354D9B"/>
     <w:rsid w:val="00354E2E"/>
-    <w:rsid w:val="003551E9"/>
     <w:rsid w:val="00355325"/>
-    <w:rsid w:val="003558DC"/>
-    <w:rsid w:val="00355D95"/>
     <w:rsid w:val="00355F40"/>
-    <w:rsid w:val="00356023"/>
     <w:rsid w:val="00356144"/>
-    <w:rsid w:val="00356F39"/>
     <w:rsid w:val="003570BD"/>
     <w:rsid w:val="00357344"/>
     <w:rsid w:val="0035742A"/>
-    <w:rsid w:val="003575C1"/>
     <w:rsid w:val="003579A6"/>
-    <w:rsid w:val="003579C6"/>
-    <w:rsid w:val="0036076F"/>
     <w:rsid w:val="00360A5F"/>
-    <w:rsid w:val="00360F1B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00361624"/>
     <w:rsid w:val="00361642"/>
     <w:rsid w:val="003618AA"/>
     <w:rsid w:val="003618B5"/>
-    <w:rsid w:val="00361AFC"/>
     <w:rsid w:val="00361CA2"/>
     <w:rsid w:val="00362198"/>
     <w:rsid w:val="003625F4"/>
     <w:rsid w:val="00362CBB"/>
-    <w:rsid w:val="00362F28"/>
     <w:rsid w:val="00362F97"/>
     <w:rsid w:val="0036385C"/>
     <w:rsid w:val="00363AE3"/>
-    <w:rsid w:val="00363C60"/>
     <w:rsid w:val="00363C94"/>
-    <w:rsid w:val="00363F99"/>
     <w:rsid w:val="0036400D"/>
-    <w:rsid w:val="0036427E"/>
-    <w:rsid w:val="00364856"/>
     <w:rsid w:val="00364DD3"/>
     <w:rsid w:val="00364DFA"/>
-    <w:rsid w:val="00364EDC"/>
     <w:rsid w:val="003655C8"/>
     <w:rsid w:val="00365653"/>
-    <w:rsid w:val="003656C0"/>
-    <w:rsid w:val="003657C2"/>
     <w:rsid w:val="00365D67"/>
     <w:rsid w:val="003663DC"/>
     <w:rsid w:val="00367024"/>
     <w:rsid w:val="0036703E"/>
-    <w:rsid w:val="00367063"/>
     <w:rsid w:val="0036733F"/>
     <w:rsid w:val="003673F1"/>
-    <w:rsid w:val="003678A7"/>
     <w:rsid w:val="003678C9"/>
     <w:rsid w:val="00367FCD"/>
     <w:rsid w:val="00370041"/>
-    <w:rsid w:val="00370190"/>
     <w:rsid w:val="0037174E"/>
     <w:rsid w:val="003718EF"/>
     <w:rsid w:val="00371D84"/>
-    <w:rsid w:val="00371EC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00372BB0"/>
     <w:rsid w:val="00373085"/>
-    <w:rsid w:val="0037333D"/>
     <w:rsid w:val="003735F9"/>
     <w:rsid w:val="00373EB9"/>
     <w:rsid w:val="00373FF7"/>
-    <w:rsid w:val="003740AE"/>
-    <w:rsid w:val="0037426B"/>
     <w:rsid w:val="00375129"/>
-    <w:rsid w:val="00375316"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00375D4E"/>
     <w:rsid w:val="0037608B"/>
     <w:rsid w:val="00376413"/>
-    <w:rsid w:val="0037646A"/>
     <w:rsid w:val="00376B2F"/>
-    <w:rsid w:val="00376F0A"/>
     <w:rsid w:val="003776D1"/>
-    <w:rsid w:val="003777BF"/>
     <w:rsid w:val="003778D9"/>
-    <w:rsid w:val="00377B1A"/>
     <w:rsid w:val="00377D36"/>
     <w:rsid w:val="00377DA2"/>
-    <w:rsid w:val="00380026"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00380091"/>
     <w:rsid w:val="00380489"/>
-    <w:rsid w:val="0038061A"/>
     <w:rsid w:val="00380665"/>
     <w:rsid w:val="003812E1"/>
     <w:rsid w:val="003812F5"/>
     <w:rsid w:val="00382406"/>
     <w:rsid w:val="0038243A"/>
-    <w:rsid w:val="00382741"/>
     <w:rsid w:val="003827CA"/>
-    <w:rsid w:val="00382E04"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00383C00"/>
     <w:rsid w:val="00383DFE"/>
     <w:rsid w:val="00383ED5"/>
     <w:rsid w:val="0038467C"/>
-    <w:rsid w:val="00384702"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003861DD"/>
     <w:rsid w:val="00386253"/>
     <w:rsid w:val="003862EF"/>
     <w:rsid w:val="0038683D"/>
     <w:rsid w:val="00386C0D"/>
     <w:rsid w:val="00386EAE"/>
-    <w:rsid w:val="00386EC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0038753E"/>
     <w:rsid w:val="003875B3"/>
     <w:rsid w:val="00387759"/>
     <w:rsid w:val="00387909"/>
-    <w:rsid w:val="00387BC1"/>
-    <w:rsid w:val="00387ECD"/>
     <w:rsid w:val="003900E1"/>
     <w:rsid w:val="00390641"/>
-    <w:rsid w:val="00390663"/>
     <w:rsid w:val="00390748"/>
-    <w:rsid w:val="003908CD"/>
     <w:rsid w:val="00390B49"/>
-    <w:rsid w:val="00390BB2"/>
-    <w:rsid w:val="0039116A"/>
     <w:rsid w:val="003915E6"/>
-    <w:rsid w:val="003917EE"/>
     <w:rsid w:val="00391C80"/>
     <w:rsid w:val="00392D0A"/>
     <w:rsid w:val="00393613"/>
     <w:rsid w:val="003940A6"/>
     <w:rsid w:val="003942F3"/>
     <w:rsid w:val="00394751"/>
     <w:rsid w:val="00394C45"/>
-    <w:rsid w:val="00394FFA"/>
-    <w:rsid w:val="003951F3"/>
     <w:rsid w:val="003957C6"/>
     <w:rsid w:val="00395A6C"/>
     <w:rsid w:val="00395B20"/>
-    <w:rsid w:val="00395EF8"/>
-    <w:rsid w:val="0039615A"/>
     <w:rsid w:val="003963F3"/>
-    <w:rsid w:val="003969DB"/>
     <w:rsid w:val="00396B3E"/>
-    <w:rsid w:val="00397065"/>
     <w:rsid w:val="0039787F"/>
-    <w:rsid w:val="003978EF"/>
-    <w:rsid w:val="00397AC9"/>
     <w:rsid w:val="00397D33"/>
     <w:rsid w:val="003A0F06"/>
     <w:rsid w:val="003A13B7"/>
     <w:rsid w:val="003A1475"/>
-    <w:rsid w:val="003A15A7"/>
     <w:rsid w:val="003A2493"/>
-    <w:rsid w:val="003A24A7"/>
     <w:rsid w:val="003A2C59"/>
     <w:rsid w:val="003A3298"/>
     <w:rsid w:val="003A366A"/>
-    <w:rsid w:val="003A37A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A4091"/>
     <w:rsid w:val="003A4587"/>
-    <w:rsid w:val="003A4A49"/>
-    <w:rsid w:val="003A4BF3"/>
     <w:rsid w:val="003A4F02"/>
-    <w:rsid w:val="003A4F14"/>
-    <w:rsid w:val="003A55E4"/>
     <w:rsid w:val="003A5CF7"/>
-    <w:rsid w:val="003A5F5E"/>
     <w:rsid w:val="003A64C6"/>
-    <w:rsid w:val="003A6522"/>
     <w:rsid w:val="003A661E"/>
     <w:rsid w:val="003A6640"/>
-    <w:rsid w:val="003A6819"/>
     <w:rsid w:val="003A7852"/>
     <w:rsid w:val="003A7D1E"/>
-    <w:rsid w:val="003B051D"/>
     <w:rsid w:val="003B05AE"/>
     <w:rsid w:val="003B0913"/>
     <w:rsid w:val="003B0962"/>
     <w:rsid w:val="003B0A63"/>
     <w:rsid w:val="003B1027"/>
     <w:rsid w:val="003B10F8"/>
-    <w:rsid w:val="003B1119"/>
-    <w:rsid w:val="003B1E47"/>
     <w:rsid w:val="003B20C5"/>
     <w:rsid w:val="003B21AF"/>
-    <w:rsid w:val="003B2DA2"/>
     <w:rsid w:val="003B35BA"/>
     <w:rsid w:val="003B3BC4"/>
-    <w:rsid w:val="003B3D7A"/>
     <w:rsid w:val="003B4234"/>
     <w:rsid w:val="003B45C6"/>
-    <w:rsid w:val="003B45E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B47AC"/>
     <w:rsid w:val="003B5031"/>
     <w:rsid w:val="003B5878"/>
     <w:rsid w:val="003B5A4D"/>
     <w:rsid w:val="003B5B3A"/>
     <w:rsid w:val="003B5D0F"/>
     <w:rsid w:val="003B5F61"/>
-    <w:rsid w:val="003B6066"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B63A7"/>
     <w:rsid w:val="003B648E"/>
     <w:rsid w:val="003B6720"/>
-    <w:rsid w:val="003B6BE5"/>
-    <w:rsid w:val="003B6FC2"/>
     <w:rsid w:val="003B7124"/>
     <w:rsid w:val="003B7250"/>
     <w:rsid w:val="003B74D9"/>
-    <w:rsid w:val="003B7604"/>
     <w:rsid w:val="003B766C"/>
-    <w:rsid w:val="003B76C6"/>
-    <w:rsid w:val="003B76C7"/>
     <w:rsid w:val="003B775B"/>
-    <w:rsid w:val="003B7777"/>
-    <w:rsid w:val="003B7D9E"/>
     <w:rsid w:val="003B7E45"/>
     <w:rsid w:val="003B7F6E"/>
     <w:rsid w:val="003B7FA9"/>
     <w:rsid w:val="003C0979"/>
     <w:rsid w:val="003C0EF8"/>
-    <w:rsid w:val="003C1080"/>
     <w:rsid w:val="003C12BD"/>
     <w:rsid w:val="003C13C7"/>
-    <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C1D03"/>
-    <w:rsid w:val="003C1DDA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C2374"/>
     <w:rsid w:val="003C28B2"/>
-    <w:rsid w:val="003C29DA"/>
-    <w:rsid w:val="003C2B52"/>
     <w:rsid w:val="003C3011"/>
     <w:rsid w:val="003C33C1"/>
     <w:rsid w:val="003C3593"/>
-    <w:rsid w:val="003C3663"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003C5559"/>
     <w:rsid w:val="003C5F05"/>
     <w:rsid w:val="003C5FB9"/>
     <w:rsid w:val="003C60CA"/>
     <w:rsid w:val="003C6354"/>
-    <w:rsid w:val="003C6663"/>
     <w:rsid w:val="003C6CD4"/>
-    <w:rsid w:val="003C6D16"/>
     <w:rsid w:val="003C6F3B"/>
-    <w:rsid w:val="003C716B"/>
     <w:rsid w:val="003C728D"/>
     <w:rsid w:val="003C7404"/>
     <w:rsid w:val="003C78F5"/>
     <w:rsid w:val="003C7C08"/>
-    <w:rsid w:val="003C7D2D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003D0857"/>
     <w:rsid w:val="003D0900"/>
-    <w:rsid w:val="003D0B79"/>
-    <w:rsid w:val="003D0E16"/>
     <w:rsid w:val="003D1CF4"/>
-    <w:rsid w:val="003D2087"/>
     <w:rsid w:val="003D2459"/>
     <w:rsid w:val="003D282B"/>
     <w:rsid w:val="003D28ED"/>
     <w:rsid w:val="003D2D75"/>
-    <w:rsid w:val="003D2E62"/>
     <w:rsid w:val="003D3107"/>
-    <w:rsid w:val="003D3359"/>
     <w:rsid w:val="003D3889"/>
     <w:rsid w:val="003D3D19"/>
-    <w:rsid w:val="003D3DE2"/>
-    <w:rsid w:val="003D3E37"/>
     <w:rsid w:val="003D4385"/>
     <w:rsid w:val="003D4B98"/>
     <w:rsid w:val="003D4C31"/>
     <w:rsid w:val="003D4D47"/>
     <w:rsid w:val="003D5579"/>
-    <w:rsid w:val="003D5652"/>
     <w:rsid w:val="003D5AB5"/>
     <w:rsid w:val="003D5C82"/>
-    <w:rsid w:val="003D6044"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003D6AEB"/>
     <w:rsid w:val="003D70F0"/>
-    <w:rsid w:val="003D7751"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003D7D4E"/>
     <w:rsid w:val="003D7DBC"/>
-    <w:rsid w:val="003D7F8A"/>
-    <w:rsid w:val="003E00E9"/>
     <w:rsid w:val="003E0C0E"/>
-    <w:rsid w:val="003E0C2D"/>
-    <w:rsid w:val="003E0C81"/>
     <w:rsid w:val="003E0F13"/>
-    <w:rsid w:val="003E11E0"/>
     <w:rsid w:val="003E148D"/>
     <w:rsid w:val="003E233A"/>
-    <w:rsid w:val="003E2755"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E2BA4"/>
     <w:rsid w:val="003E3600"/>
-    <w:rsid w:val="003E3B29"/>
-    <w:rsid w:val="003E3DB7"/>
     <w:rsid w:val="003E4394"/>
-    <w:rsid w:val="003E4DF3"/>
     <w:rsid w:val="003E5406"/>
     <w:rsid w:val="003E5451"/>
     <w:rsid w:val="003E5A7E"/>
-    <w:rsid w:val="003E5E3C"/>
-    <w:rsid w:val="003E622E"/>
     <w:rsid w:val="003E6422"/>
     <w:rsid w:val="003E64E7"/>
-    <w:rsid w:val="003E65EB"/>
     <w:rsid w:val="003E7181"/>
-    <w:rsid w:val="003E7C50"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F033B"/>
     <w:rsid w:val="003F0342"/>
     <w:rsid w:val="003F0891"/>
     <w:rsid w:val="003F15A3"/>
     <w:rsid w:val="003F1AA2"/>
-    <w:rsid w:val="003F1BDB"/>
     <w:rsid w:val="003F1E0B"/>
-    <w:rsid w:val="003F294D"/>
-    <w:rsid w:val="003F2C22"/>
     <w:rsid w:val="003F2F8A"/>
-    <w:rsid w:val="003F30D5"/>
-    <w:rsid w:val="003F3302"/>
     <w:rsid w:val="003F33DE"/>
     <w:rsid w:val="003F3447"/>
     <w:rsid w:val="003F345E"/>
-    <w:rsid w:val="003F3D1F"/>
     <w:rsid w:val="003F5456"/>
-    <w:rsid w:val="003F56E2"/>
-    <w:rsid w:val="003F5876"/>
     <w:rsid w:val="003F5BBE"/>
-    <w:rsid w:val="003F6454"/>
     <w:rsid w:val="003F65E3"/>
     <w:rsid w:val="003F6F0B"/>
-    <w:rsid w:val="003F705B"/>
-    <w:rsid w:val="003F7297"/>
     <w:rsid w:val="004002CE"/>
     <w:rsid w:val="00400623"/>
     <w:rsid w:val="00400643"/>
     <w:rsid w:val="0040075F"/>
-    <w:rsid w:val="00400C33"/>
-    <w:rsid w:val="00400DD2"/>
     <w:rsid w:val="00400ECB"/>
     <w:rsid w:val="00400F6D"/>
     <w:rsid w:val="00401429"/>
-    <w:rsid w:val="004015B4"/>
-    <w:rsid w:val="00401774"/>
     <w:rsid w:val="00401969"/>
     <w:rsid w:val="00401B2D"/>
-    <w:rsid w:val="00401FC3"/>
     <w:rsid w:val="00402758"/>
-    <w:rsid w:val="0040292D"/>
-    <w:rsid w:val="004029B4"/>
     <w:rsid w:val="00402C65"/>
-    <w:rsid w:val="00402D6D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00403AF0"/>
     <w:rsid w:val="00403C8C"/>
     <w:rsid w:val="00403E7C"/>
     <w:rsid w:val="00403F69"/>
     <w:rsid w:val="004043DE"/>
-    <w:rsid w:val="00404955"/>
-    <w:rsid w:val="00404CEB"/>
     <w:rsid w:val="00404EB7"/>
-    <w:rsid w:val="004050DF"/>
     <w:rsid w:val="00405FA7"/>
-    <w:rsid w:val="0040601F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00407B9B"/>
     <w:rsid w:val="00407D56"/>
-    <w:rsid w:val="00407E78"/>
-    <w:rsid w:val="00407EEA"/>
     <w:rsid w:val="0041064A"/>
-    <w:rsid w:val="004108CC"/>
     <w:rsid w:val="00411154"/>
-    <w:rsid w:val="004114FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00411A71"/>
     <w:rsid w:val="00411A81"/>
     <w:rsid w:val="00411BB4"/>
-    <w:rsid w:val="00411E45"/>
-    <w:rsid w:val="0041210D"/>
     <w:rsid w:val="004125BB"/>
     <w:rsid w:val="00412A81"/>
-    <w:rsid w:val="00412AE5"/>
-    <w:rsid w:val="00412AEA"/>
     <w:rsid w:val="00412B29"/>
-    <w:rsid w:val="00412D83"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00413350"/>
     <w:rsid w:val="00413430"/>
     <w:rsid w:val="00413439"/>
-    <w:rsid w:val="00414C9C"/>
     <w:rsid w:val="00414CD5"/>
     <w:rsid w:val="00414CE7"/>
     <w:rsid w:val="00415087"/>
-    <w:rsid w:val="00415427"/>
     <w:rsid w:val="00415C1F"/>
-    <w:rsid w:val="00415D1E"/>
     <w:rsid w:val="00415ED0"/>
     <w:rsid w:val="0041635B"/>
     <w:rsid w:val="00416498"/>
-    <w:rsid w:val="00416546"/>
     <w:rsid w:val="00416E2B"/>
-    <w:rsid w:val="00416ED2"/>
     <w:rsid w:val="0041723C"/>
     <w:rsid w:val="0041734E"/>
-    <w:rsid w:val="004173E4"/>
     <w:rsid w:val="004173FB"/>
     <w:rsid w:val="00417ACC"/>
-    <w:rsid w:val="0042002B"/>
-    <w:rsid w:val="0042038F"/>
     <w:rsid w:val="004209BA"/>
     <w:rsid w:val="00420B53"/>
     <w:rsid w:val="00420C44"/>
     <w:rsid w:val="00420CF7"/>
-    <w:rsid w:val="0042132D"/>
     <w:rsid w:val="00421AFE"/>
     <w:rsid w:val="00421FEF"/>
-    <w:rsid w:val="004222FA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00423A64"/>
     <w:rsid w:val="00423ACC"/>
     <w:rsid w:val="00423AF7"/>
-    <w:rsid w:val="00423C27"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00423CED"/>
     <w:rsid w:val="00423CEF"/>
-    <w:rsid w:val="00423CF2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004240CA"/>
     <w:rsid w:val="004241E7"/>
     <w:rsid w:val="004242C1"/>
-    <w:rsid w:val="00424510"/>
     <w:rsid w:val="0042453D"/>
-    <w:rsid w:val="004246DB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0042593F"/>
     <w:rsid w:val="00425F33"/>
     <w:rsid w:val="00426216"/>
-    <w:rsid w:val="0042635F"/>
-    <w:rsid w:val="004263E7"/>
     <w:rsid w:val="00426F5F"/>
-    <w:rsid w:val="0042704E"/>
     <w:rsid w:val="004270DC"/>
     <w:rsid w:val="004272F7"/>
-    <w:rsid w:val="00427361"/>
-    <w:rsid w:val="0042754B"/>
     <w:rsid w:val="00427FAE"/>
-    <w:rsid w:val="00427FC0"/>
     <w:rsid w:val="0043005A"/>
     <w:rsid w:val="004301B7"/>
     <w:rsid w:val="00430581"/>
     <w:rsid w:val="0043086C"/>
     <w:rsid w:val="0043096E"/>
     <w:rsid w:val="00430E5B"/>
     <w:rsid w:val="00432054"/>
     <w:rsid w:val="0043220A"/>
-    <w:rsid w:val="004327F6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00433629"/>
     <w:rsid w:val="00433EBE"/>
-    <w:rsid w:val="00433F48"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004345AD"/>
     <w:rsid w:val="00434A97"/>
-    <w:rsid w:val="00436319"/>
     <w:rsid w:val="00437035"/>
-    <w:rsid w:val="004370BB"/>
     <w:rsid w:val="004372B0"/>
-    <w:rsid w:val="0043742A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00440B9C"/>
     <w:rsid w:val="00440C62"/>
-    <w:rsid w:val="00440F5F"/>
-    <w:rsid w:val="00441243"/>
     <w:rsid w:val="00441252"/>
     <w:rsid w:val="004415F5"/>
     <w:rsid w:val="004418FB"/>
-    <w:rsid w:val="00441AB9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00443DFE"/>
     <w:rsid w:val="00443FB4"/>
     <w:rsid w:val="004440AA"/>
-    <w:rsid w:val="0044476A"/>
     <w:rsid w:val="00444E19"/>
-    <w:rsid w:val="00444EB1"/>
-    <w:rsid w:val="0044598A"/>
     <w:rsid w:val="004467F4"/>
-    <w:rsid w:val="00446ABF"/>
     <w:rsid w:val="00446BBA"/>
-    <w:rsid w:val="00446C9C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0044772C"/>
     <w:rsid w:val="004477E0"/>
     <w:rsid w:val="004479B2"/>
     <w:rsid w:val="004479F9"/>
-    <w:rsid w:val="00447B6C"/>
     <w:rsid w:val="004506A0"/>
     <w:rsid w:val="004508CC"/>
     <w:rsid w:val="00450D1C"/>
-    <w:rsid w:val="00451122"/>
     <w:rsid w:val="004511BE"/>
     <w:rsid w:val="00451B63"/>
-    <w:rsid w:val="00451CFC"/>
-    <w:rsid w:val="0045240A"/>
     <w:rsid w:val="004525F3"/>
-    <w:rsid w:val="0045266F"/>
     <w:rsid w:val="00452949"/>
-    <w:rsid w:val="00452A88"/>
     <w:rsid w:val="00452C12"/>
-    <w:rsid w:val="00452FF1"/>
-    <w:rsid w:val="004532A0"/>
     <w:rsid w:val="00453381"/>
     <w:rsid w:val="004538D5"/>
     <w:rsid w:val="00453CDA"/>
-    <w:rsid w:val="00453D8D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00454160"/>
     <w:rsid w:val="004541B0"/>
     <w:rsid w:val="004543D2"/>
     <w:rsid w:val="00454FC8"/>
     <w:rsid w:val="004551AE"/>
-    <w:rsid w:val="00455204"/>
-    <w:rsid w:val="004555D0"/>
     <w:rsid w:val="004557F7"/>
     <w:rsid w:val="00455A1C"/>
     <w:rsid w:val="00455A59"/>
-    <w:rsid w:val="00455AD3"/>
     <w:rsid w:val="00455E20"/>
-    <w:rsid w:val="00456027"/>
     <w:rsid w:val="00456281"/>
-    <w:rsid w:val="0045653A"/>
     <w:rsid w:val="00456BF4"/>
     <w:rsid w:val="00456DAC"/>
-    <w:rsid w:val="0045706E"/>
     <w:rsid w:val="00457381"/>
-    <w:rsid w:val="004576AA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00457F8D"/>
     <w:rsid w:val="004603C3"/>
     <w:rsid w:val="004605D1"/>
-    <w:rsid w:val="00460801"/>
     <w:rsid w:val="00460E86"/>
-    <w:rsid w:val="00460F72"/>
     <w:rsid w:val="00461042"/>
-    <w:rsid w:val="00461300"/>
-    <w:rsid w:val="004613CC"/>
     <w:rsid w:val="0046145E"/>
     <w:rsid w:val="0046146B"/>
-    <w:rsid w:val="004617CD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00462FD9"/>
     <w:rsid w:val="00463008"/>
     <w:rsid w:val="00463126"/>
-    <w:rsid w:val="00463987"/>
-    <w:rsid w:val="00463E47"/>
     <w:rsid w:val="00463EEF"/>
     <w:rsid w:val="0046408A"/>
-    <w:rsid w:val="00464728"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0046541C"/>
     <w:rsid w:val="004655E2"/>
     <w:rsid w:val="00466071"/>
     <w:rsid w:val="0046634E"/>
     <w:rsid w:val="00466C7A"/>
     <w:rsid w:val="00466E01"/>
-    <w:rsid w:val="00466E99"/>
     <w:rsid w:val="00466F86"/>
-    <w:rsid w:val="00467910"/>
     <w:rsid w:val="00467E54"/>
     <w:rsid w:val="00470378"/>
-    <w:rsid w:val="0047053A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00470DEB"/>
     <w:rsid w:val="0047154F"/>
-    <w:rsid w:val="0047166D"/>
     <w:rsid w:val="0047179E"/>
     <w:rsid w:val="004719E6"/>
-    <w:rsid w:val="00471BDB"/>
     <w:rsid w:val="0047216C"/>
     <w:rsid w:val="004722F9"/>
-    <w:rsid w:val="004729AE"/>
-    <w:rsid w:val="004729D6"/>
     <w:rsid w:val="00472A23"/>
-    <w:rsid w:val="00472D64"/>
     <w:rsid w:val="0047311A"/>
-    <w:rsid w:val="0047344E"/>
     <w:rsid w:val="00473488"/>
-    <w:rsid w:val="00473B23"/>
     <w:rsid w:val="00473B99"/>
     <w:rsid w:val="004744B4"/>
     <w:rsid w:val="00474560"/>
     <w:rsid w:val="004746BF"/>
-    <w:rsid w:val="00474A8C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00475403"/>
     <w:rsid w:val="00475E99"/>
     <w:rsid w:val="0047600F"/>
-    <w:rsid w:val="004764DA"/>
     <w:rsid w:val="0047664F"/>
     <w:rsid w:val="004769C8"/>
-    <w:rsid w:val="00476BFB"/>
     <w:rsid w:val="00477CD3"/>
     <w:rsid w:val="00477D86"/>
     <w:rsid w:val="00481146"/>
-    <w:rsid w:val="00481584"/>
-    <w:rsid w:val="00481A30"/>
     <w:rsid w:val="00481B00"/>
-    <w:rsid w:val="00481E61"/>
     <w:rsid w:val="00481FD0"/>
     <w:rsid w:val="0048221F"/>
-    <w:rsid w:val="00482255"/>
-    <w:rsid w:val="00482567"/>
     <w:rsid w:val="004825A5"/>
     <w:rsid w:val="00482E96"/>
-    <w:rsid w:val="004830C8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00483651"/>
     <w:rsid w:val="00483AC9"/>
     <w:rsid w:val="00483C2E"/>
     <w:rsid w:val="00483CB2"/>
-    <w:rsid w:val="00483CE6"/>
     <w:rsid w:val="004842D7"/>
-    <w:rsid w:val="00484A72"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00486C83"/>
     <w:rsid w:val="00486DA0"/>
     <w:rsid w:val="00486F41"/>
     <w:rsid w:val="004876A4"/>
     <w:rsid w:val="004878C2"/>
-    <w:rsid w:val="00487C70"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0049117E"/>
     <w:rsid w:val="004911CF"/>
-    <w:rsid w:val="004911E6"/>
-    <w:rsid w:val="004913EB"/>
     <w:rsid w:val="004919C3"/>
     <w:rsid w:val="00491FC9"/>
-    <w:rsid w:val="004921DD"/>
     <w:rsid w:val="0049224F"/>
-    <w:rsid w:val="0049244F"/>
     <w:rsid w:val="00492924"/>
-    <w:rsid w:val="00492C9D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00494CA8"/>
     <w:rsid w:val="00494E20"/>
     <w:rsid w:val="004953C3"/>
-    <w:rsid w:val="00496BC5"/>
     <w:rsid w:val="00496BDF"/>
     <w:rsid w:val="00497042"/>
-    <w:rsid w:val="00497134"/>
     <w:rsid w:val="004972BB"/>
-    <w:rsid w:val="00497369"/>
-    <w:rsid w:val="00497A26"/>
     <w:rsid w:val="004A0866"/>
     <w:rsid w:val="004A0B14"/>
-    <w:rsid w:val="004A0D1F"/>
     <w:rsid w:val="004A0DA9"/>
-    <w:rsid w:val="004A0E04"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004A4460"/>
     <w:rsid w:val="004A4A6B"/>
-    <w:rsid w:val="004A506C"/>
     <w:rsid w:val="004A51F6"/>
     <w:rsid w:val="004A5741"/>
-    <w:rsid w:val="004A5796"/>
     <w:rsid w:val="004A5912"/>
     <w:rsid w:val="004A61FB"/>
-    <w:rsid w:val="004A621C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004A7EA0"/>
     <w:rsid w:val="004A7FF3"/>
-    <w:rsid w:val="004B0074"/>
     <w:rsid w:val="004B03F9"/>
     <w:rsid w:val="004B0601"/>
-    <w:rsid w:val="004B0E33"/>
     <w:rsid w:val="004B143C"/>
-    <w:rsid w:val="004B16E1"/>
     <w:rsid w:val="004B17F4"/>
     <w:rsid w:val="004B2159"/>
     <w:rsid w:val="004B23E1"/>
     <w:rsid w:val="004B293A"/>
-    <w:rsid w:val="004B2D05"/>
     <w:rsid w:val="004B2DAE"/>
-    <w:rsid w:val="004B34DB"/>
     <w:rsid w:val="004B3AEA"/>
     <w:rsid w:val="004B3F28"/>
-    <w:rsid w:val="004B3FB8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B599D"/>
     <w:rsid w:val="004B5EF5"/>
-    <w:rsid w:val="004B6708"/>
-    <w:rsid w:val="004B69CD"/>
     <w:rsid w:val="004B6CA0"/>
-    <w:rsid w:val="004B72B8"/>
     <w:rsid w:val="004B7630"/>
     <w:rsid w:val="004B7CF6"/>
     <w:rsid w:val="004B7EBD"/>
     <w:rsid w:val="004B7F8D"/>
     <w:rsid w:val="004C09AF"/>
-    <w:rsid w:val="004C125C"/>
-    <w:rsid w:val="004C129B"/>
     <w:rsid w:val="004C16F5"/>
-    <w:rsid w:val="004C222D"/>
     <w:rsid w:val="004C237B"/>
-    <w:rsid w:val="004C2D26"/>
     <w:rsid w:val="004C35FB"/>
-    <w:rsid w:val="004C39C2"/>
     <w:rsid w:val="004C39C8"/>
     <w:rsid w:val="004C3E4D"/>
-    <w:rsid w:val="004C3E6F"/>
     <w:rsid w:val="004C3E90"/>
     <w:rsid w:val="004C3EB4"/>
     <w:rsid w:val="004C4336"/>
-    <w:rsid w:val="004C48AE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004C55A4"/>
     <w:rsid w:val="004C55B8"/>
     <w:rsid w:val="004C5636"/>
-    <w:rsid w:val="004C6A34"/>
     <w:rsid w:val="004C6F3F"/>
-    <w:rsid w:val="004C751A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C77B3"/>
     <w:rsid w:val="004C77B5"/>
-    <w:rsid w:val="004C787B"/>
-    <w:rsid w:val="004C78F6"/>
     <w:rsid w:val="004C7937"/>
-    <w:rsid w:val="004C7C81"/>
-    <w:rsid w:val="004C7CDD"/>
     <w:rsid w:val="004D043C"/>
     <w:rsid w:val="004D053D"/>
-    <w:rsid w:val="004D0573"/>
     <w:rsid w:val="004D126B"/>
-    <w:rsid w:val="004D1368"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D2ABA"/>
     <w:rsid w:val="004D2DB8"/>
     <w:rsid w:val="004D2DC8"/>
     <w:rsid w:val="004D31E3"/>
     <w:rsid w:val="004D386C"/>
     <w:rsid w:val="004D3925"/>
     <w:rsid w:val="004D3AED"/>
     <w:rsid w:val="004D471B"/>
     <w:rsid w:val="004D4732"/>
     <w:rsid w:val="004D4CE2"/>
     <w:rsid w:val="004D514A"/>
-    <w:rsid w:val="004D54FA"/>
-    <w:rsid w:val="004D5517"/>
     <w:rsid w:val="004D58FB"/>
-    <w:rsid w:val="004D5B01"/>
     <w:rsid w:val="004D5FE4"/>
-    <w:rsid w:val="004D609A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D67B0"/>
     <w:rsid w:val="004D68E2"/>
-    <w:rsid w:val="004D6BF4"/>
     <w:rsid w:val="004D6DB7"/>
-    <w:rsid w:val="004D714F"/>
     <w:rsid w:val="004D725B"/>
     <w:rsid w:val="004D7678"/>
     <w:rsid w:val="004D7939"/>
     <w:rsid w:val="004D7CD7"/>
     <w:rsid w:val="004D7E27"/>
-    <w:rsid w:val="004D7F33"/>
-    <w:rsid w:val="004E01A1"/>
     <w:rsid w:val="004E0233"/>
     <w:rsid w:val="004E069D"/>
     <w:rsid w:val="004E089F"/>
     <w:rsid w:val="004E0F4F"/>
-    <w:rsid w:val="004E1391"/>
     <w:rsid w:val="004E1859"/>
     <w:rsid w:val="004E1BA1"/>
-    <w:rsid w:val="004E2013"/>
     <w:rsid w:val="004E214B"/>
     <w:rsid w:val="004E21C0"/>
-    <w:rsid w:val="004E28CA"/>
-    <w:rsid w:val="004E2905"/>
     <w:rsid w:val="004E2A44"/>
     <w:rsid w:val="004E2C31"/>
-    <w:rsid w:val="004E334E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E3A69"/>
     <w:rsid w:val="004E3B54"/>
     <w:rsid w:val="004E45B9"/>
-    <w:rsid w:val="004E4866"/>
     <w:rsid w:val="004E4909"/>
-    <w:rsid w:val="004E4EA0"/>
     <w:rsid w:val="004E5639"/>
     <w:rsid w:val="004E56D0"/>
-    <w:rsid w:val="004E5868"/>
-    <w:rsid w:val="004E5B8B"/>
     <w:rsid w:val="004E6D1F"/>
     <w:rsid w:val="004E6E95"/>
     <w:rsid w:val="004E7140"/>
-    <w:rsid w:val="004E725B"/>
     <w:rsid w:val="004E7C0A"/>
-    <w:rsid w:val="004F0184"/>
-    <w:rsid w:val="004F04A7"/>
     <w:rsid w:val="004F0548"/>
-    <w:rsid w:val="004F0A68"/>
     <w:rsid w:val="004F0B84"/>
     <w:rsid w:val="004F1865"/>
     <w:rsid w:val="004F1AD0"/>
     <w:rsid w:val="004F1ED9"/>
-    <w:rsid w:val="004F261C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F2FE1"/>
     <w:rsid w:val="004F31AF"/>
-    <w:rsid w:val="004F39DE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004F411B"/>
     <w:rsid w:val="004F4367"/>
-    <w:rsid w:val="004F44D5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004F54EF"/>
     <w:rsid w:val="004F5509"/>
-    <w:rsid w:val="004F578A"/>
-    <w:rsid w:val="004F5838"/>
     <w:rsid w:val="004F58BA"/>
-    <w:rsid w:val="004F5967"/>
     <w:rsid w:val="004F5E82"/>
     <w:rsid w:val="004F6063"/>
-    <w:rsid w:val="004F65A5"/>
     <w:rsid w:val="004F6866"/>
     <w:rsid w:val="004F6B5B"/>
-    <w:rsid w:val="004F713F"/>
     <w:rsid w:val="004F727B"/>
-    <w:rsid w:val="004F749A"/>
-    <w:rsid w:val="004F7657"/>
     <w:rsid w:val="004F793C"/>
-    <w:rsid w:val="004F7BEC"/>
     <w:rsid w:val="004F7D98"/>
-    <w:rsid w:val="004F7FA4"/>
     <w:rsid w:val="0050034E"/>
-    <w:rsid w:val="0050039B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00501159"/>
     <w:rsid w:val="0050162E"/>
     <w:rsid w:val="005018C0"/>
-    <w:rsid w:val="0050206D"/>
     <w:rsid w:val="0050227C"/>
     <w:rsid w:val="005022E5"/>
-    <w:rsid w:val="005028E6"/>
-    <w:rsid w:val="00502A50"/>
     <w:rsid w:val="00502B19"/>
     <w:rsid w:val="00502DCA"/>
-    <w:rsid w:val="00503640"/>
     <w:rsid w:val="00503727"/>
-    <w:rsid w:val="005039C3"/>
-    <w:rsid w:val="00503DED"/>
     <w:rsid w:val="0050437E"/>
     <w:rsid w:val="00504616"/>
     <w:rsid w:val="00504C15"/>
     <w:rsid w:val="00504DCD"/>
     <w:rsid w:val="0050516F"/>
     <w:rsid w:val="005055CD"/>
-    <w:rsid w:val="005058DD"/>
     <w:rsid w:val="00505C9E"/>
-    <w:rsid w:val="005064C6"/>
     <w:rsid w:val="005065F5"/>
-    <w:rsid w:val="005072C9"/>
-    <w:rsid w:val="005077B9"/>
     <w:rsid w:val="00507AFA"/>
-    <w:rsid w:val="00507D0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00510678"/>
     <w:rsid w:val="00510B4E"/>
-    <w:rsid w:val="00510D82"/>
     <w:rsid w:val="005114AE"/>
     <w:rsid w:val="00512355"/>
-    <w:rsid w:val="0051238E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00513200"/>
     <w:rsid w:val="00513489"/>
-    <w:rsid w:val="00513AB8"/>
-    <w:rsid w:val="00513ECC"/>
     <w:rsid w:val="00513F86"/>
-    <w:rsid w:val="00513F8C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00514772"/>
     <w:rsid w:val="00514BE5"/>
     <w:rsid w:val="00514C4E"/>
-    <w:rsid w:val="00514D1E"/>
     <w:rsid w:val="00514D9D"/>
-    <w:rsid w:val="0051524C"/>
-    <w:rsid w:val="00515438"/>
     <w:rsid w:val="005155AE"/>
-    <w:rsid w:val="005157C9"/>
     <w:rsid w:val="00515AD0"/>
     <w:rsid w:val="005162DC"/>
-    <w:rsid w:val="00517AE0"/>
-    <w:rsid w:val="00517B72"/>
     <w:rsid w:val="00517D33"/>
-    <w:rsid w:val="00517F7E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005204DF"/>
     <w:rsid w:val="00520789"/>
-    <w:rsid w:val="005213BD"/>
-    <w:rsid w:val="005216E7"/>
     <w:rsid w:val="005218C0"/>
-    <w:rsid w:val="00523374"/>
     <w:rsid w:val="005234A5"/>
     <w:rsid w:val="0052351D"/>
-    <w:rsid w:val="005238B8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00523E85"/>
     <w:rsid w:val="00524606"/>
     <w:rsid w:val="005247C2"/>
-    <w:rsid w:val="00524C5E"/>
     <w:rsid w:val="00524F88"/>
     <w:rsid w:val="0052503D"/>
-    <w:rsid w:val="005253DC"/>
-    <w:rsid w:val="005254AF"/>
     <w:rsid w:val="005254BC"/>
-    <w:rsid w:val="00525F0F"/>
-    <w:rsid w:val="005263D7"/>
     <w:rsid w:val="0052669E"/>
     <w:rsid w:val="00526724"/>
     <w:rsid w:val="005269C1"/>
-    <w:rsid w:val="0052752C"/>
     <w:rsid w:val="005275A4"/>
-    <w:rsid w:val="005277C3"/>
-    <w:rsid w:val="00527948"/>
     <w:rsid w:val="00527A8C"/>
     <w:rsid w:val="00527FC5"/>
-    <w:rsid w:val="00530481"/>
-    <w:rsid w:val="005309B1"/>
     <w:rsid w:val="005313EC"/>
     <w:rsid w:val="005315FE"/>
-    <w:rsid w:val="00531832"/>
     <w:rsid w:val="00531E8C"/>
-    <w:rsid w:val="00531F21"/>
-    <w:rsid w:val="00532E4D"/>
     <w:rsid w:val="0053312F"/>
-    <w:rsid w:val="0053328D"/>
-    <w:rsid w:val="00533C32"/>
     <w:rsid w:val="00533E94"/>
     <w:rsid w:val="00533F26"/>
-    <w:rsid w:val="00534231"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00534C7F"/>
     <w:rsid w:val="00534CB9"/>
     <w:rsid w:val="005350F6"/>
-    <w:rsid w:val="0053513C"/>
-    <w:rsid w:val="00535193"/>
     <w:rsid w:val="00535843"/>
-    <w:rsid w:val="005358FB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00535F01"/>
     <w:rsid w:val="005362A9"/>
-    <w:rsid w:val="00536AFA"/>
     <w:rsid w:val="00536BC5"/>
     <w:rsid w:val="00537B6D"/>
-    <w:rsid w:val="00537EF4"/>
     <w:rsid w:val="005401D9"/>
     <w:rsid w:val="00540471"/>
-    <w:rsid w:val="00540B61"/>
-    <w:rsid w:val="00541188"/>
     <w:rsid w:val="005413B7"/>
-    <w:rsid w:val="00541A78"/>
     <w:rsid w:val="00542871"/>
-    <w:rsid w:val="005429DF"/>
     <w:rsid w:val="00542CFC"/>
     <w:rsid w:val="00542EEF"/>
     <w:rsid w:val="005432E6"/>
     <w:rsid w:val="00543581"/>
     <w:rsid w:val="005438B4"/>
-    <w:rsid w:val="005441E7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0054519A"/>
     <w:rsid w:val="00545312"/>
-    <w:rsid w:val="00545699"/>
-    <w:rsid w:val="00545B2E"/>
     <w:rsid w:val="00545D5E"/>
-    <w:rsid w:val="00545FAB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00546863"/>
     <w:rsid w:val="00546B56"/>
     <w:rsid w:val="0054759D"/>
     <w:rsid w:val="00547640"/>
     <w:rsid w:val="00547819"/>
     <w:rsid w:val="00550787"/>
     <w:rsid w:val="00550974"/>
     <w:rsid w:val="00550B2F"/>
     <w:rsid w:val="00551278"/>
     <w:rsid w:val="0055127F"/>
     <w:rsid w:val="005514BD"/>
     <w:rsid w:val="005515AB"/>
-    <w:rsid w:val="00551628"/>
     <w:rsid w:val="00551712"/>
     <w:rsid w:val="00551A18"/>
-    <w:rsid w:val="00551B4F"/>
     <w:rsid w:val="00551E02"/>
     <w:rsid w:val="0055263D"/>
     <w:rsid w:val="005529FE"/>
     <w:rsid w:val="00552C63"/>
-    <w:rsid w:val="00552E25"/>
     <w:rsid w:val="00552E65"/>
     <w:rsid w:val="005531C4"/>
-    <w:rsid w:val="0055320C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00553BE8"/>
     <w:rsid w:val="00553E8E"/>
     <w:rsid w:val="00553F87"/>
-    <w:rsid w:val="0055443D"/>
     <w:rsid w:val="005549DE"/>
-    <w:rsid w:val="00554A2D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00555014"/>
     <w:rsid w:val="00555124"/>
-    <w:rsid w:val="00555B23"/>
-    <w:rsid w:val="00555D01"/>
     <w:rsid w:val="00555E4C"/>
     <w:rsid w:val="00556029"/>
     <w:rsid w:val="005567A9"/>
     <w:rsid w:val="005568B5"/>
-    <w:rsid w:val="00556D6B"/>
     <w:rsid w:val="00556E57"/>
-    <w:rsid w:val="00557126"/>
-    <w:rsid w:val="005571EF"/>
     <w:rsid w:val="00557FB6"/>
-    <w:rsid w:val="00557FD9"/>
     <w:rsid w:val="005601A3"/>
     <w:rsid w:val="005605F1"/>
-    <w:rsid w:val="00560EE0"/>
     <w:rsid w:val="0056120D"/>
     <w:rsid w:val="005612F3"/>
-    <w:rsid w:val="00561330"/>
-    <w:rsid w:val="0056158D"/>
     <w:rsid w:val="00561C58"/>
     <w:rsid w:val="00561E7A"/>
-    <w:rsid w:val="00561F38"/>
     <w:rsid w:val="00562924"/>
     <w:rsid w:val="005629CD"/>
     <w:rsid w:val="00562EED"/>
     <w:rsid w:val="005632BA"/>
     <w:rsid w:val="005634C4"/>
-    <w:rsid w:val="00563549"/>
     <w:rsid w:val="005638C7"/>
     <w:rsid w:val="005639F1"/>
-    <w:rsid w:val="005647E3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00564DE6"/>
     <w:rsid w:val="00564EAF"/>
     <w:rsid w:val="00565351"/>
-    <w:rsid w:val="005655F6"/>
     <w:rsid w:val="00565643"/>
-    <w:rsid w:val="00565EF0"/>
-    <w:rsid w:val="00565F7E"/>
     <w:rsid w:val="00566157"/>
-    <w:rsid w:val="0056686E"/>
-    <w:rsid w:val="00566BAF"/>
     <w:rsid w:val="00566D30"/>
-    <w:rsid w:val="00567068"/>
-    <w:rsid w:val="00567399"/>
     <w:rsid w:val="005673A9"/>
     <w:rsid w:val="0057006C"/>
-    <w:rsid w:val="0057039A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00571AC9"/>
     <w:rsid w:val="00571BF1"/>
-    <w:rsid w:val="0057215A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00573FAB"/>
     <w:rsid w:val="00573FCA"/>
-    <w:rsid w:val="005742FF"/>
     <w:rsid w:val="00574672"/>
-    <w:rsid w:val="00574DA3"/>
-    <w:rsid w:val="00574E33"/>
     <w:rsid w:val="00574E79"/>
     <w:rsid w:val="005750F4"/>
     <w:rsid w:val="005754D9"/>
-    <w:rsid w:val="00575D15"/>
-    <w:rsid w:val="00575E23"/>
     <w:rsid w:val="0057612B"/>
-    <w:rsid w:val="00576984"/>
     <w:rsid w:val="005772C4"/>
     <w:rsid w:val="00577577"/>
     <w:rsid w:val="00577647"/>
     <w:rsid w:val="00577D20"/>
-    <w:rsid w:val="00580107"/>
     <w:rsid w:val="00580BDF"/>
-    <w:rsid w:val="00580CC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005814BE"/>
     <w:rsid w:val="00581651"/>
-    <w:rsid w:val="00581668"/>
-    <w:rsid w:val="00581861"/>
     <w:rsid w:val="00581C09"/>
-    <w:rsid w:val="005823EC"/>
-    <w:rsid w:val="00582D2B"/>
     <w:rsid w:val="00582E74"/>
     <w:rsid w:val="005830DC"/>
-    <w:rsid w:val="00583281"/>
     <w:rsid w:val="00583745"/>
-    <w:rsid w:val="005838F4"/>
-    <w:rsid w:val="00583934"/>
     <w:rsid w:val="005840C9"/>
-    <w:rsid w:val="005844D9"/>
     <w:rsid w:val="00584801"/>
-    <w:rsid w:val="00584B58"/>
     <w:rsid w:val="00584EE5"/>
     <w:rsid w:val="0058516F"/>
     <w:rsid w:val="005851E3"/>
-    <w:rsid w:val="0058558A"/>
     <w:rsid w:val="005867A0"/>
     <w:rsid w:val="005871CF"/>
-    <w:rsid w:val="00587504"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00590ABB"/>
     <w:rsid w:val="00590E37"/>
     <w:rsid w:val="005912C1"/>
     <w:rsid w:val="00591522"/>
     <w:rsid w:val="00591CA6"/>
-    <w:rsid w:val="00591CB4"/>
     <w:rsid w:val="00592004"/>
-    <w:rsid w:val="005922E2"/>
-    <w:rsid w:val="005923B2"/>
     <w:rsid w:val="005923FF"/>
-    <w:rsid w:val="00592706"/>
     <w:rsid w:val="0059274D"/>
-    <w:rsid w:val="0059285D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00593A3C"/>
     <w:rsid w:val="00593B1E"/>
     <w:rsid w:val="00593B92"/>
-    <w:rsid w:val="00594120"/>
     <w:rsid w:val="0059498B"/>
     <w:rsid w:val="00594A78"/>
-    <w:rsid w:val="00594F20"/>
     <w:rsid w:val="00595555"/>
-    <w:rsid w:val="005955A4"/>
     <w:rsid w:val="00595A74"/>
     <w:rsid w:val="00595D04"/>
-    <w:rsid w:val="00595E09"/>
     <w:rsid w:val="00595ECA"/>
-    <w:rsid w:val="00595F38"/>
     <w:rsid w:val="0059606D"/>
     <w:rsid w:val="00596A6E"/>
-    <w:rsid w:val="00596BD0"/>
     <w:rsid w:val="00597198"/>
     <w:rsid w:val="005973E1"/>
-    <w:rsid w:val="00597640"/>
     <w:rsid w:val="00597682"/>
     <w:rsid w:val="00597B34"/>
     <w:rsid w:val="00597F3A"/>
-    <w:rsid w:val="005A023E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A17D7"/>
     <w:rsid w:val="005A18E2"/>
     <w:rsid w:val="005A1C39"/>
     <w:rsid w:val="005A1EED"/>
-    <w:rsid w:val="005A2195"/>
     <w:rsid w:val="005A22E3"/>
-    <w:rsid w:val="005A2E5F"/>
     <w:rsid w:val="005A3769"/>
-    <w:rsid w:val="005A38E9"/>
     <w:rsid w:val="005A43ED"/>
-    <w:rsid w:val="005A452E"/>
     <w:rsid w:val="005A46EF"/>
     <w:rsid w:val="005A4758"/>
-    <w:rsid w:val="005A4E45"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005A78FA"/>
     <w:rsid w:val="005A7D31"/>
     <w:rsid w:val="005A7E2B"/>
-    <w:rsid w:val="005B00D3"/>
-    <w:rsid w:val="005B0132"/>
     <w:rsid w:val="005B07EA"/>
     <w:rsid w:val="005B096B"/>
-    <w:rsid w:val="005B132E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B17C1"/>
     <w:rsid w:val="005B19A8"/>
-    <w:rsid w:val="005B1BE3"/>
     <w:rsid w:val="005B22EA"/>
-    <w:rsid w:val="005B2619"/>
     <w:rsid w:val="005B2A9B"/>
     <w:rsid w:val="005B2DE4"/>
-    <w:rsid w:val="005B2DF6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B3327"/>
     <w:rsid w:val="005B3D06"/>
     <w:rsid w:val="005B440B"/>
     <w:rsid w:val="005B44D5"/>
     <w:rsid w:val="005B48D0"/>
     <w:rsid w:val="005B4A5C"/>
     <w:rsid w:val="005B5212"/>
     <w:rsid w:val="005B56BE"/>
     <w:rsid w:val="005B58A3"/>
-    <w:rsid w:val="005B58F3"/>
     <w:rsid w:val="005B5D31"/>
-    <w:rsid w:val="005B62D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B67E4"/>
     <w:rsid w:val="005B68D5"/>
-    <w:rsid w:val="005B6CEE"/>
-[...6 lines deleted...]
-    <w:rsid w:val="005C009F"/>
     <w:rsid w:val="005C02D8"/>
-    <w:rsid w:val="005C058F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C0C1B"/>
     <w:rsid w:val="005C0E2F"/>
-    <w:rsid w:val="005C102D"/>
     <w:rsid w:val="005C1395"/>
-    <w:rsid w:val="005C14D9"/>
-    <w:rsid w:val="005C1C88"/>
     <w:rsid w:val="005C200F"/>
     <w:rsid w:val="005C20F0"/>
     <w:rsid w:val="005C213A"/>
     <w:rsid w:val="005C21B4"/>
-    <w:rsid w:val="005C259B"/>
     <w:rsid w:val="005C276C"/>
     <w:rsid w:val="005C29A4"/>
     <w:rsid w:val="005C2AB4"/>
     <w:rsid w:val="005C2E89"/>
-    <w:rsid w:val="005C3008"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005C46A0"/>
     <w:rsid w:val="005C47E4"/>
-    <w:rsid w:val="005C4899"/>
     <w:rsid w:val="005C54AC"/>
-    <w:rsid w:val="005C5942"/>
     <w:rsid w:val="005C5967"/>
-    <w:rsid w:val="005C5F0A"/>
-    <w:rsid w:val="005C60B8"/>
     <w:rsid w:val="005C62C8"/>
-    <w:rsid w:val="005C6823"/>
     <w:rsid w:val="005C6EE2"/>
     <w:rsid w:val="005C727A"/>
     <w:rsid w:val="005C7D6B"/>
-    <w:rsid w:val="005D0254"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D0EBC"/>
     <w:rsid w:val="005D1639"/>
     <w:rsid w:val="005D1B06"/>
-    <w:rsid w:val="005D2021"/>
-    <w:rsid w:val="005D20CF"/>
     <w:rsid w:val="005D2513"/>
     <w:rsid w:val="005D25C1"/>
     <w:rsid w:val="005D2BE6"/>
     <w:rsid w:val="005D2C72"/>
     <w:rsid w:val="005D2ED9"/>
-    <w:rsid w:val="005D3402"/>
     <w:rsid w:val="005D3925"/>
     <w:rsid w:val="005D3933"/>
-    <w:rsid w:val="005D393F"/>
     <w:rsid w:val="005D3D92"/>
     <w:rsid w:val="005D3F5D"/>
-    <w:rsid w:val="005D46AD"/>
     <w:rsid w:val="005D492F"/>
     <w:rsid w:val="005D4DC4"/>
     <w:rsid w:val="005D52EA"/>
-    <w:rsid w:val="005D5550"/>
     <w:rsid w:val="005D572E"/>
     <w:rsid w:val="005D599A"/>
-    <w:rsid w:val="005D5B84"/>
     <w:rsid w:val="005D5F47"/>
-    <w:rsid w:val="005D69E0"/>
     <w:rsid w:val="005D69E4"/>
-    <w:rsid w:val="005D71DD"/>
     <w:rsid w:val="005D746A"/>
-    <w:rsid w:val="005D74F9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E08BD"/>
     <w:rsid w:val="005E0FFB"/>
-    <w:rsid w:val="005E1407"/>
     <w:rsid w:val="005E17C9"/>
-    <w:rsid w:val="005E19E8"/>
-    <w:rsid w:val="005E1E39"/>
     <w:rsid w:val="005E1EE3"/>
     <w:rsid w:val="005E2913"/>
-    <w:rsid w:val="005E467E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005E5684"/>
     <w:rsid w:val="005E5951"/>
     <w:rsid w:val="005E5AFE"/>
     <w:rsid w:val="005E5B6D"/>
     <w:rsid w:val="005E5C9D"/>
     <w:rsid w:val="005E5F69"/>
     <w:rsid w:val="005E60BD"/>
     <w:rsid w:val="005E62EE"/>
-    <w:rsid w:val="005E645E"/>
     <w:rsid w:val="005E68B8"/>
     <w:rsid w:val="005E698B"/>
-    <w:rsid w:val="005E6C7F"/>
     <w:rsid w:val="005E6E79"/>
     <w:rsid w:val="005E7120"/>
-    <w:rsid w:val="005E729C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005F07D2"/>
     <w:rsid w:val="005F09F5"/>
-    <w:rsid w:val="005F0A73"/>
-    <w:rsid w:val="005F0C28"/>
     <w:rsid w:val="005F0D9B"/>
-    <w:rsid w:val="005F0EA1"/>
-    <w:rsid w:val="005F1120"/>
     <w:rsid w:val="005F1235"/>
-    <w:rsid w:val="005F155A"/>
-    <w:rsid w:val="005F1C20"/>
     <w:rsid w:val="005F1EA5"/>
-    <w:rsid w:val="005F1F0C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005F29C8"/>
     <w:rsid w:val="005F2A8C"/>
     <w:rsid w:val="005F2D9D"/>
-    <w:rsid w:val="005F3319"/>
     <w:rsid w:val="005F3323"/>
-    <w:rsid w:val="005F33F1"/>
     <w:rsid w:val="005F376A"/>
-    <w:rsid w:val="005F37DE"/>
     <w:rsid w:val="005F3A33"/>
-    <w:rsid w:val="005F3F14"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F42C7"/>
     <w:rsid w:val="005F4498"/>
-    <w:rsid w:val="005F469E"/>
     <w:rsid w:val="005F4BD0"/>
     <w:rsid w:val="005F4D8D"/>
     <w:rsid w:val="005F5525"/>
-    <w:rsid w:val="005F5ACE"/>
-    <w:rsid w:val="005F64DF"/>
     <w:rsid w:val="005F704E"/>
-    <w:rsid w:val="005F7097"/>
     <w:rsid w:val="005F74A8"/>
     <w:rsid w:val="005F7AA3"/>
     <w:rsid w:val="005F7BE5"/>
-    <w:rsid w:val="00600176"/>
     <w:rsid w:val="00600272"/>
-    <w:rsid w:val="006002FC"/>
     <w:rsid w:val="00600652"/>
     <w:rsid w:val="006009BA"/>
-    <w:rsid w:val="00600CD2"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00602D3F"/>
     <w:rsid w:val="00602E57"/>
-    <w:rsid w:val="00603898"/>
     <w:rsid w:val="00603B10"/>
     <w:rsid w:val="00603C6E"/>
-    <w:rsid w:val="00603C70"/>
     <w:rsid w:val="00603D9E"/>
-    <w:rsid w:val="00603F03"/>
     <w:rsid w:val="00604040"/>
     <w:rsid w:val="00604468"/>
-    <w:rsid w:val="0060453F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00604B33"/>
     <w:rsid w:val="006050F7"/>
     <w:rsid w:val="00605141"/>
-    <w:rsid w:val="006057B2"/>
     <w:rsid w:val="006059B9"/>
     <w:rsid w:val="00605E43"/>
     <w:rsid w:val="00605EA3"/>
-    <w:rsid w:val="006066A4"/>
     <w:rsid w:val="00606EB3"/>
-    <w:rsid w:val="00607134"/>
-    <w:rsid w:val="0060713E"/>
     <w:rsid w:val="006079B4"/>
     <w:rsid w:val="006079C9"/>
-    <w:rsid w:val="0061021C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0061064A"/>
     <w:rsid w:val="006106B8"/>
-    <w:rsid w:val="00610855"/>
     <w:rsid w:val="00610BCD"/>
     <w:rsid w:val="00611551"/>
     <w:rsid w:val="00611552"/>
-    <w:rsid w:val="0061176C"/>
     <w:rsid w:val="0061182A"/>
     <w:rsid w:val="00611EA2"/>
     <w:rsid w:val="006121B6"/>
-    <w:rsid w:val="006121CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006127EE"/>
     <w:rsid w:val="0061289D"/>
     <w:rsid w:val="00612A8E"/>
-    <w:rsid w:val="00612B62"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00612E58"/>
     <w:rsid w:val="0061371A"/>
     <w:rsid w:val="00613D5A"/>
     <w:rsid w:val="00613F3C"/>
-    <w:rsid w:val="0061405E"/>
     <w:rsid w:val="00614301"/>
     <w:rsid w:val="006145F7"/>
-    <w:rsid w:val="00614B52"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0061528C"/>
     <w:rsid w:val="00616144"/>
     <w:rsid w:val="00616D29"/>
-    <w:rsid w:val="00616D6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00616F39"/>
     <w:rsid w:val="0061708C"/>
     <w:rsid w:val="0061759F"/>
     <w:rsid w:val="00617A0A"/>
-    <w:rsid w:val="00617A16"/>
-    <w:rsid w:val="00617E15"/>
     <w:rsid w:val="00617EBB"/>
     <w:rsid w:val="006201D4"/>
     <w:rsid w:val="006209D0"/>
     <w:rsid w:val="00620B12"/>
-    <w:rsid w:val="00620B44"/>
     <w:rsid w:val="00620CC4"/>
     <w:rsid w:val="006210F4"/>
     <w:rsid w:val="00621301"/>
-    <w:rsid w:val="00621327"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006218BE"/>
     <w:rsid w:val="006218CA"/>
-    <w:rsid w:val="00621B15"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00622AC7"/>
     <w:rsid w:val="0062314E"/>
     <w:rsid w:val="0062392E"/>
     <w:rsid w:val="006241DC"/>
-    <w:rsid w:val="006244D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00624942"/>
     <w:rsid w:val="00624A70"/>
     <w:rsid w:val="00624AFD"/>
-    <w:rsid w:val="00624E10"/>
     <w:rsid w:val="0062564F"/>
     <w:rsid w:val="00625C71"/>
     <w:rsid w:val="00626C9E"/>
     <w:rsid w:val="00627A7B"/>
     <w:rsid w:val="00627C32"/>
     <w:rsid w:val="00627D71"/>
-    <w:rsid w:val="006300A9"/>
-    <w:rsid w:val="0063054B"/>
     <w:rsid w:val="006308B8"/>
     <w:rsid w:val="0063094B"/>
-    <w:rsid w:val="00630BE6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00631800"/>
     <w:rsid w:val="006318CC"/>
     <w:rsid w:val="00631B1D"/>
     <w:rsid w:val="00632162"/>
     <w:rsid w:val="006325E5"/>
     <w:rsid w:val="00632AD1"/>
-    <w:rsid w:val="006339DE"/>
     <w:rsid w:val="00633A16"/>
     <w:rsid w:val="00633F37"/>
     <w:rsid w:val="0063468D"/>
-    <w:rsid w:val="00634B11"/>
     <w:rsid w:val="00634C2B"/>
-    <w:rsid w:val="006352E1"/>
-    <w:rsid w:val="0063543C"/>
     <w:rsid w:val="006356C4"/>
-    <w:rsid w:val="00635783"/>
     <w:rsid w:val="006357C1"/>
-    <w:rsid w:val="00635B45"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00636489"/>
     <w:rsid w:val="0063653B"/>
     <w:rsid w:val="0063718B"/>
-    <w:rsid w:val="006374FD"/>
     <w:rsid w:val="00637916"/>
     <w:rsid w:val="0064018D"/>
     <w:rsid w:val="0064073C"/>
     <w:rsid w:val="0064176A"/>
-    <w:rsid w:val="006417AF"/>
     <w:rsid w:val="00641A2D"/>
     <w:rsid w:val="00641AF9"/>
     <w:rsid w:val="00641CF3"/>
-    <w:rsid w:val="00641E7B"/>
     <w:rsid w:val="0064206A"/>
     <w:rsid w:val="0064222E"/>
-    <w:rsid w:val="0064242D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00642756"/>
     <w:rsid w:val="00642B4E"/>
-    <w:rsid w:val="006436AD"/>
     <w:rsid w:val="006439CB"/>
-    <w:rsid w:val="006439E6"/>
-    <w:rsid w:val="00643DCC"/>
     <w:rsid w:val="00643F5E"/>
-    <w:rsid w:val="00644706"/>
     <w:rsid w:val="006449C6"/>
-    <w:rsid w:val="00644AAC"/>
     <w:rsid w:val="00644C96"/>
-    <w:rsid w:val="00644EC3"/>
     <w:rsid w:val="006450ED"/>
-    <w:rsid w:val="006452AC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0064685A"/>
     <w:rsid w:val="00646895"/>
     <w:rsid w:val="00646D08"/>
-    <w:rsid w:val="00646D83"/>
     <w:rsid w:val="0064773C"/>
     <w:rsid w:val="006477D9"/>
-    <w:rsid w:val="006508C9"/>
     <w:rsid w:val="00651640"/>
     <w:rsid w:val="00651685"/>
     <w:rsid w:val="00651AC0"/>
     <w:rsid w:val="00651ADF"/>
     <w:rsid w:val="00652845"/>
     <w:rsid w:val="00652C3B"/>
-    <w:rsid w:val="00652D24"/>
-    <w:rsid w:val="00653169"/>
     <w:rsid w:val="006539CF"/>
     <w:rsid w:val="006541DE"/>
-    <w:rsid w:val="0065444C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006549BE"/>
     <w:rsid w:val="00654E3C"/>
     <w:rsid w:val="006552CC"/>
-    <w:rsid w:val="00655DDB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00656E7D"/>
     <w:rsid w:val="006573B3"/>
     <w:rsid w:val="006574EA"/>
-    <w:rsid w:val="00657A81"/>
-    <w:rsid w:val="00657C2B"/>
     <w:rsid w:val="00657C93"/>
     <w:rsid w:val="00657C9A"/>
     <w:rsid w:val="006600CE"/>
-    <w:rsid w:val="0066060E"/>
     <w:rsid w:val="00660E0E"/>
-    <w:rsid w:val="00660EAB"/>
     <w:rsid w:val="00660ED6"/>
     <w:rsid w:val="00660EE1"/>
     <w:rsid w:val="0066107C"/>
     <w:rsid w:val="00661DE2"/>
-    <w:rsid w:val="00662038"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00662F9D"/>
     <w:rsid w:val="00663257"/>
     <w:rsid w:val="00663284"/>
-    <w:rsid w:val="00663BEF"/>
-    <w:rsid w:val="00663E0B"/>
     <w:rsid w:val="00663F6D"/>
     <w:rsid w:val="006644E6"/>
-    <w:rsid w:val="0066465D"/>
     <w:rsid w:val="006646A3"/>
-    <w:rsid w:val="00664756"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00664F0D"/>
     <w:rsid w:val="006653FA"/>
     <w:rsid w:val="00665661"/>
     <w:rsid w:val="00665B79"/>
     <w:rsid w:val="0066619F"/>
     <w:rsid w:val="0066687C"/>
     <w:rsid w:val="0066699E"/>
-    <w:rsid w:val="00666E74"/>
     <w:rsid w:val="006670B6"/>
-    <w:rsid w:val="0066742D"/>
     <w:rsid w:val="006674E8"/>
     <w:rsid w:val="00667699"/>
-    <w:rsid w:val="00667BA1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00670F0B"/>
     <w:rsid w:val="0067104B"/>
-    <w:rsid w:val="0067132C"/>
     <w:rsid w:val="00671735"/>
-    <w:rsid w:val="00671A8D"/>
     <w:rsid w:val="00672396"/>
     <w:rsid w:val="006726F6"/>
     <w:rsid w:val="00672D79"/>
     <w:rsid w:val="00672E5A"/>
-    <w:rsid w:val="0067304C"/>
     <w:rsid w:val="00673429"/>
     <w:rsid w:val="00673AF7"/>
-    <w:rsid w:val="00673C48"/>
-    <w:rsid w:val="00673F0B"/>
     <w:rsid w:val="00674328"/>
     <w:rsid w:val="00675210"/>
     <w:rsid w:val="0067539B"/>
     <w:rsid w:val="00675FB2"/>
-    <w:rsid w:val="0067608F"/>
     <w:rsid w:val="00676766"/>
-    <w:rsid w:val="00676AA2"/>
-    <w:rsid w:val="006772F9"/>
     <w:rsid w:val="00677BF3"/>
-    <w:rsid w:val="00677C85"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00680F4B"/>
     <w:rsid w:val="006810FD"/>
     <w:rsid w:val="00681650"/>
-    <w:rsid w:val="00682342"/>
     <w:rsid w:val="0068258F"/>
     <w:rsid w:val="00682706"/>
     <w:rsid w:val="0068281F"/>
     <w:rsid w:val="00682886"/>
     <w:rsid w:val="00682902"/>
     <w:rsid w:val="00682A75"/>
-    <w:rsid w:val="00682F58"/>
-    <w:rsid w:val="00683502"/>
     <w:rsid w:val="0068427A"/>
     <w:rsid w:val="00684527"/>
     <w:rsid w:val="00684E45"/>
     <w:rsid w:val="00685022"/>
-    <w:rsid w:val="006851BC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006855DE"/>
     <w:rsid w:val="00685878"/>
     <w:rsid w:val="006858C5"/>
     <w:rsid w:val="0068652E"/>
-    <w:rsid w:val="006865A9"/>
     <w:rsid w:val="00686B4E"/>
-    <w:rsid w:val="00686CF9"/>
     <w:rsid w:val="00686D2A"/>
     <w:rsid w:val="00687239"/>
     <w:rsid w:val="006873BB"/>
-    <w:rsid w:val="00687792"/>
     <w:rsid w:val="00687928"/>
-    <w:rsid w:val="00687C0B"/>
-    <w:rsid w:val="0069036C"/>
     <w:rsid w:val="0069163F"/>
     <w:rsid w:val="00691831"/>
     <w:rsid w:val="00691DBB"/>
     <w:rsid w:val="00691FA4"/>
-    <w:rsid w:val="0069204C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006935B7"/>
     <w:rsid w:val="00693A0E"/>
-    <w:rsid w:val="00693E9C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00695E3C"/>
     <w:rsid w:val="00695F37"/>
-    <w:rsid w:val="00696654"/>
-    <w:rsid w:val="00696AB6"/>
     <w:rsid w:val="00696F9F"/>
     <w:rsid w:val="006973A1"/>
-    <w:rsid w:val="0069783C"/>
     <w:rsid w:val="00697D87"/>
     <w:rsid w:val="00697EB4"/>
-    <w:rsid w:val="006A03DD"/>
-    <w:rsid w:val="006A03E9"/>
     <w:rsid w:val="006A06B9"/>
     <w:rsid w:val="006A078C"/>
-    <w:rsid w:val="006A0E44"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A1462"/>
     <w:rsid w:val="006A14F0"/>
-    <w:rsid w:val="006A1760"/>
     <w:rsid w:val="006A1B9D"/>
-    <w:rsid w:val="006A1D37"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006A38B9"/>
     <w:rsid w:val="006A4628"/>
-    <w:rsid w:val="006A4938"/>
     <w:rsid w:val="006A4CB9"/>
-    <w:rsid w:val="006A5293"/>
     <w:rsid w:val="006A53BE"/>
-    <w:rsid w:val="006A58E2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A62BA"/>
     <w:rsid w:val="006A651B"/>
-    <w:rsid w:val="006A69AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A6D46"/>
     <w:rsid w:val="006A6FC8"/>
     <w:rsid w:val="006A7D4D"/>
     <w:rsid w:val="006B0F1B"/>
     <w:rsid w:val="006B1593"/>
-    <w:rsid w:val="006B15CD"/>
     <w:rsid w:val="006B2121"/>
-    <w:rsid w:val="006B220C"/>
     <w:rsid w:val="006B227C"/>
     <w:rsid w:val="006B2374"/>
-    <w:rsid w:val="006B23FC"/>
     <w:rsid w:val="006B2429"/>
     <w:rsid w:val="006B2676"/>
-    <w:rsid w:val="006B2738"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B335E"/>
     <w:rsid w:val="006B35EA"/>
-    <w:rsid w:val="006B3FFA"/>
     <w:rsid w:val="006B43D5"/>
-    <w:rsid w:val="006B4C1D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B53AF"/>
     <w:rsid w:val="006B5437"/>
-    <w:rsid w:val="006B5638"/>
     <w:rsid w:val="006B5C71"/>
     <w:rsid w:val="006B5C8F"/>
     <w:rsid w:val="006B5EE6"/>
-    <w:rsid w:val="006B72A2"/>
     <w:rsid w:val="006B77B7"/>
-    <w:rsid w:val="006B7935"/>
     <w:rsid w:val="006B7F0E"/>
     <w:rsid w:val="006C013C"/>
-    <w:rsid w:val="006C0208"/>
     <w:rsid w:val="006C0600"/>
-    <w:rsid w:val="006C07BC"/>
     <w:rsid w:val="006C0A15"/>
-    <w:rsid w:val="006C12F4"/>
     <w:rsid w:val="006C17CA"/>
     <w:rsid w:val="006C1D40"/>
-    <w:rsid w:val="006C251E"/>
     <w:rsid w:val="006C379E"/>
     <w:rsid w:val="006C3A27"/>
     <w:rsid w:val="006C3B90"/>
-    <w:rsid w:val="006C4451"/>
-    <w:rsid w:val="006C4956"/>
     <w:rsid w:val="006C4B43"/>
-    <w:rsid w:val="006C4EA9"/>
     <w:rsid w:val="006C5527"/>
     <w:rsid w:val="006C55B9"/>
     <w:rsid w:val="006C5611"/>
     <w:rsid w:val="006C56F6"/>
-    <w:rsid w:val="006C5A91"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006C61D2"/>
     <w:rsid w:val="006C6394"/>
-    <w:rsid w:val="006C6A92"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C72A3"/>
     <w:rsid w:val="006C7522"/>
-    <w:rsid w:val="006C7E9F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006D06E2"/>
     <w:rsid w:val="006D0BBF"/>
-    <w:rsid w:val="006D0C2D"/>
     <w:rsid w:val="006D0CCF"/>
-    <w:rsid w:val="006D1461"/>
     <w:rsid w:val="006D14F3"/>
-    <w:rsid w:val="006D1647"/>
     <w:rsid w:val="006D1C76"/>
     <w:rsid w:val="006D2008"/>
-    <w:rsid w:val="006D21CC"/>
     <w:rsid w:val="006D2209"/>
     <w:rsid w:val="006D2494"/>
     <w:rsid w:val="006D24F9"/>
     <w:rsid w:val="006D28E2"/>
-    <w:rsid w:val="006D3261"/>
-    <w:rsid w:val="006D32F3"/>
     <w:rsid w:val="006D348F"/>
-    <w:rsid w:val="006D35C3"/>
     <w:rsid w:val="006D36EC"/>
     <w:rsid w:val="006D385F"/>
-    <w:rsid w:val="006D38FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D3C56"/>
     <w:rsid w:val="006D3F15"/>
-    <w:rsid w:val="006D477A"/>
-    <w:rsid w:val="006D4F7D"/>
     <w:rsid w:val="006D5BBB"/>
     <w:rsid w:val="006D5D6A"/>
-    <w:rsid w:val="006D60E5"/>
-    <w:rsid w:val="006D626D"/>
     <w:rsid w:val="006D6338"/>
-    <w:rsid w:val="006D653D"/>
-    <w:rsid w:val="006D6B27"/>
     <w:rsid w:val="006D6DC1"/>
     <w:rsid w:val="006D6F9A"/>
-    <w:rsid w:val="006D7814"/>
-    <w:rsid w:val="006D7B57"/>
     <w:rsid w:val="006D7FBA"/>
-    <w:rsid w:val="006E065C"/>
     <w:rsid w:val="006E0EFE"/>
-    <w:rsid w:val="006E1053"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E142E"/>
     <w:rsid w:val="006E16A6"/>
     <w:rsid w:val="006E17DD"/>
     <w:rsid w:val="006E17F7"/>
     <w:rsid w:val="006E189D"/>
-    <w:rsid w:val="006E24A9"/>
-    <w:rsid w:val="006E2921"/>
     <w:rsid w:val="006E2A0B"/>
     <w:rsid w:val="006E2A6C"/>
     <w:rsid w:val="006E2C8E"/>
-    <w:rsid w:val="006E304C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E41B3"/>
     <w:rsid w:val="006E446F"/>
     <w:rsid w:val="006E4BED"/>
-    <w:rsid w:val="006E4DB4"/>
     <w:rsid w:val="006E550C"/>
     <w:rsid w:val="006E5899"/>
-    <w:rsid w:val="006E58FB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E5C3E"/>
     <w:rsid w:val="006E61A3"/>
     <w:rsid w:val="006E622E"/>
     <w:rsid w:val="006E6291"/>
     <w:rsid w:val="006E644D"/>
-    <w:rsid w:val="006E6BBD"/>
-    <w:rsid w:val="006E7105"/>
     <w:rsid w:val="006E7144"/>
     <w:rsid w:val="006E71B7"/>
-    <w:rsid w:val="006E76C2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006F0161"/>
     <w:rsid w:val="006F032A"/>
     <w:rsid w:val="006F03B3"/>
-    <w:rsid w:val="006F0C89"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006F1C90"/>
     <w:rsid w:val="006F23D4"/>
     <w:rsid w:val="006F2B33"/>
     <w:rsid w:val="006F2E81"/>
-    <w:rsid w:val="006F3E00"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006F449D"/>
     <w:rsid w:val="006F4E6E"/>
     <w:rsid w:val="006F4F6E"/>
     <w:rsid w:val="006F4FFA"/>
-    <w:rsid w:val="006F5909"/>
-    <w:rsid w:val="006F5968"/>
     <w:rsid w:val="006F59D9"/>
-    <w:rsid w:val="006F5B6D"/>
     <w:rsid w:val="006F6A04"/>
-    <w:rsid w:val="006F7537"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F78AE"/>
     <w:rsid w:val="006F7CC3"/>
     <w:rsid w:val="006F7CE8"/>
     <w:rsid w:val="006F7F60"/>
     <w:rsid w:val="007000C9"/>
-    <w:rsid w:val="0070048B"/>
-    <w:rsid w:val="007006C6"/>
     <w:rsid w:val="00701353"/>
     <w:rsid w:val="00701664"/>
     <w:rsid w:val="007017E3"/>
-    <w:rsid w:val="00701942"/>
     <w:rsid w:val="00701E44"/>
     <w:rsid w:val="00701E98"/>
     <w:rsid w:val="00701F09"/>
-    <w:rsid w:val="00701F2C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00703119"/>
     <w:rsid w:val="007031AC"/>
     <w:rsid w:val="0070335B"/>
-    <w:rsid w:val="0070366B"/>
-    <w:rsid w:val="00703A45"/>
     <w:rsid w:val="00703BDA"/>
-    <w:rsid w:val="00703ED3"/>
     <w:rsid w:val="00704064"/>
-    <w:rsid w:val="007041D5"/>
-    <w:rsid w:val="007041F9"/>
     <w:rsid w:val="007043A7"/>
-    <w:rsid w:val="00704FDE"/>
     <w:rsid w:val="0070524C"/>
-    <w:rsid w:val="007055DF"/>
-    <w:rsid w:val="007057EC"/>
     <w:rsid w:val="0070599E"/>
-    <w:rsid w:val="00705A44"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007063A4"/>
     <w:rsid w:val="00706601"/>
-    <w:rsid w:val="0070676E"/>
-    <w:rsid w:val="0070716F"/>
     <w:rsid w:val="007071F7"/>
     <w:rsid w:val="00707584"/>
     <w:rsid w:val="00707922"/>
     <w:rsid w:val="00707CA9"/>
     <w:rsid w:val="00707CB5"/>
-    <w:rsid w:val="00707CF7"/>
-    <w:rsid w:val="00710143"/>
     <w:rsid w:val="0071043A"/>
     <w:rsid w:val="00710619"/>
-    <w:rsid w:val="007108E5"/>
     <w:rsid w:val="00711183"/>
-    <w:rsid w:val="00711680"/>
     <w:rsid w:val="00711C95"/>
     <w:rsid w:val="00711E40"/>
-    <w:rsid w:val="007122C4"/>
-    <w:rsid w:val="00712381"/>
     <w:rsid w:val="00712B81"/>
-    <w:rsid w:val="00713199"/>
     <w:rsid w:val="007132B7"/>
     <w:rsid w:val="0071364C"/>
     <w:rsid w:val="00713E76"/>
-    <w:rsid w:val="00714AF8"/>
-    <w:rsid w:val="00714D16"/>
     <w:rsid w:val="00714D49"/>
-    <w:rsid w:val="00714D86"/>
     <w:rsid w:val="00714F32"/>
     <w:rsid w:val="007150B3"/>
-    <w:rsid w:val="007151B2"/>
     <w:rsid w:val="00715541"/>
-    <w:rsid w:val="0071561B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00716DE6"/>
     <w:rsid w:val="00716F29"/>
     <w:rsid w:val="007170BE"/>
-    <w:rsid w:val="00717711"/>
     <w:rsid w:val="00717AB1"/>
     <w:rsid w:val="00717BD6"/>
     <w:rsid w:val="00717C64"/>
-    <w:rsid w:val="00717FAC"/>
     <w:rsid w:val="0072009F"/>
-    <w:rsid w:val="0072058A"/>
     <w:rsid w:val="007205FA"/>
-    <w:rsid w:val="007208B9"/>
-    <w:rsid w:val="00720A55"/>
     <w:rsid w:val="007211E8"/>
     <w:rsid w:val="00721234"/>
     <w:rsid w:val="00721444"/>
     <w:rsid w:val="00721455"/>
-    <w:rsid w:val="00721F7F"/>
     <w:rsid w:val="00721FA0"/>
     <w:rsid w:val="00722017"/>
-    <w:rsid w:val="007220CB"/>
-    <w:rsid w:val="0072256C"/>
     <w:rsid w:val="00722DD4"/>
-    <w:rsid w:val="00722EC1"/>
     <w:rsid w:val="007231C4"/>
     <w:rsid w:val="007236DB"/>
     <w:rsid w:val="00723983"/>
     <w:rsid w:val="00723D07"/>
     <w:rsid w:val="0072404C"/>
     <w:rsid w:val="00724158"/>
     <w:rsid w:val="007242B3"/>
-    <w:rsid w:val="00724409"/>
     <w:rsid w:val="00724B43"/>
     <w:rsid w:val="00724FDF"/>
     <w:rsid w:val="00725377"/>
-    <w:rsid w:val="00725660"/>
     <w:rsid w:val="0072578F"/>
     <w:rsid w:val="007257F1"/>
     <w:rsid w:val="00725D38"/>
     <w:rsid w:val="00725DA4"/>
     <w:rsid w:val="00726530"/>
     <w:rsid w:val="00726864"/>
-    <w:rsid w:val="0072689B"/>
-    <w:rsid w:val="007278C1"/>
     <w:rsid w:val="0073042E"/>
     <w:rsid w:val="00730779"/>
     <w:rsid w:val="00730897"/>
-    <w:rsid w:val="00730DFF"/>
     <w:rsid w:val="00730E45"/>
     <w:rsid w:val="00730FA8"/>
-    <w:rsid w:val="00731062"/>
     <w:rsid w:val="0073144C"/>
     <w:rsid w:val="00731714"/>
-    <w:rsid w:val="007317E6"/>
     <w:rsid w:val="0073180E"/>
     <w:rsid w:val="00731AD7"/>
-    <w:rsid w:val="00731F61"/>
     <w:rsid w:val="007322F5"/>
-    <w:rsid w:val="00732370"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00732CBA"/>
     <w:rsid w:val="00732F2D"/>
-    <w:rsid w:val="0073375D"/>
     <w:rsid w:val="00733BBF"/>
-    <w:rsid w:val="00733E6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00734A16"/>
     <w:rsid w:val="00734B6A"/>
     <w:rsid w:val="00735448"/>
-    <w:rsid w:val="007356B8"/>
     <w:rsid w:val="007358C3"/>
-    <w:rsid w:val="00735A00"/>
     <w:rsid w:val="00735E07"/>
-    <w:rsid w:val="00735F1F"/>
-    <w:rsid w:val="00736CD5"/>
     <w:rsid w:val="00736D12"/>
-    <w:rsid w:val="007370E9"/>
     <w:rsid w:val="007370ED"/>
-    <w:rsid w:val="00737265"/>
-    <w:rsid w:val="0073739E"/>
     <w:rsid w:val="007379FF"/>
-    <w:rsid w:val="00737B5D"/>
     <w:rsid w:val="00737B6F"/>
     <w:rsid w:val="00737B9B"/>
     <w:rsid w:val="00737D72"/>
-    <w:rsid w:val="00737F9B"/>
-    <w:rsid w:val="00740459"/>
     <w:rsid w:val="00740550"/>
     <w:rsid w:val="00740710"/>
     <w:rsid w:val="00740DFB"/>
     <w:rsid w:val="00740E80"/>
     <w:rsid w:val="00740F1F"/>
     <w:rsid w:val="00740FBD"/>
-    <w:rsid w:val="00741010"/>
     <w:rsid w:val="0074102C"/>
-    <w:rsid w:val="007415A9"/>
     <w:rsid w:val="00741A66"/>
-    <w:rsid w:val="00741C4A"/>
     <w:rsid w:val="00741CAE"/>
     <w:rsid w:val="00741FD8"/>
-    <w:rsid w:val="00742997"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00743CFE"/>
     <w:rsid w:val="00744062"/>
     <w:rsid w:val="00744726"/>
     <w:rsid w:val="00744828"/>
-    <w:rsid w:val="00744C5D"/>
     <w:rsid w:val="0074517B"/>
-    <w:rsid w:val="0074518A"/>
-    <w:rsid w:val="0074539A"/>
     <w:rsid w:val="0074557B"/>
-    <w:rsid w:val="00745E14"/>
-    <w:rsid w:val="0074607A"/>
     <w:rsid w:val="0074642E"/>
-    <w:rsid w:val="0074670D"/>
     <w:rsid w:val="00746BC3"/>
     <w:rsid w:val="00746F77"/>
     <w:rsid w:val="00746FBC"/>
-    <w:rsid w:val="0074765F"/>
-    <w:rsid w:val="00747D1A"/>
     <w:rsid w:val="007502BC"/>
-    <w:rsid w:val="00750E34"/>
-    <w:rsid w:val="007510E9"/>
     <w:rsid w:val="00751519"/>
-    <w:rsid w:val="00751FAB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00752F38"/>
     <w:rsid w:val="00752FE3"/>
-    <w:rsid w:val="00753E21"/>
-    <w:rsid w:val="00753E40"/>
     <w:rsid w:val="0075408B"/>
     <w:rsid w:val="007549AC"/>
-    <w:rsid w:val="007550B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00755A77"/>
     <w:rsid w:val="00755BC1"/>
-    <w:rsid w:val="00755E51"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00756129"/>
     <w:rsid w:val="007562C1"/>
     <w:rsid w:val="00756BDB"/>
-    <w:rsid w:val="00756DFD"/>
     <w:rsid w:val="007571E2"/>
     <w:rsid w:val="00757440"/>
     <w:rsid w:val="00757A95"/>
-    <w:rsid w:val="00757DFE"/>
     <w:rsid w:val="00760354"/>
     <w:rsid w:val="00760696"/>
-    <w:rsid w:val="0076086F"/>
-    <w:rsid w:val="00760AAC"/>
     <w:rsid w:val="00761506"/>
-    <w:rsid w:val="0076152E"/>
     <w:rsid w:val="007616C1"/>
     <w:rsid w:val="00761BC7"/>
     <w:rsid w:val="00761FD5"/>
     <w:rsid w:val="00762247"/>
-    <w:rsid w:val="00762544"/>
-    <w:rsid w:val="007626F6"/>
     <w:rsid w:val="00762E5F"/>
     <w:rsid w:val="0076304E"/>
     <w:rsid w:val="0076321E"/>
-    <w:rsid w:val="0076342D"/>
     <w:rsid w:val="00763FD9"/>
-    <w:rsid w:val="007642B9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007657A2"/>
     <w:rsid w:val="00765A68"/>
     <w:rsid w:val="00765BEF"/>
-    <w:rsid w:val="00765C2E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00766EDF"/>
     <w:rsid w:val="00767AF0"/>
     <w:rsid w:val="007702CE"/>
-    <w:rsid w:val="00770756"/>
-    <w:rsid w:val="0077087F"/>
     <w:rsid w:val="00770A71"/>
     <w:rsid w:val="0077158D"/>
-    <w:rsid w:val="00771827"/>
-    <w:rsid w:val="00771CE8"/>
     <w:rsid w:val="00771FC2"/>
-    <w:rsid w:val="00772091"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007731B9"/>
     <w:rsid w:val="007735AB"/>
-    <w:rsid w:val="007735F9"/>
-    <w:rsid w:val="00773C20"/>
     <w:rsid w:val="00773E4E"/>
     <w:rsid w:val="00773EE2"/>
     <w:rsid w:val="007742AD"/>
-    <w:rsid w:val="00774BB7"/>
     <w:rsid w:val="0077575C"/>
     <w:rsid w:val="007757BD"/>
     <w:rsid w:val="00775FFA"/>
     <w:rsid w:val="00777AC5"/>
     <w:rsid w:val="00777C62"/>
     <w:rsid w:val="00780143"/>
-    <w:rsid w:val="0078025B"/>
     <w:rsid w:val="007806BF"/>
-    <w:rsid w:val="00780A77"/>
     <w:rsid w:val="00780FE9"/>
     <w:rsid w:val="00781242"/>
     <w:rsid w:val="00781800"/>
-    <w:rsid w:val="00781907"/>
-    <w:rsid w:val="007819E5"/>
     <w:rsid w:val="00781FBE"/>
     <w:rsid w:val="00782024"/>
-    <w:rsid w:val="00782072"/>
-    <w:rsid w:val="007820E4"/>
     <w:rsid w:val="00782152"/>
-    <w:rsid w:val="0078222F"/>
-    <w:rsid w:val="00782273"/>
     <w:rsid w:val="0078259F"/>
     <w:rsid w:val="00782872"/>
-    <w:rsid w:val="00782AC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007839B8"/>
     <w:rsid w:val="00784287"/>
     <w:rsid w:val="00784602"/>
-    <w:rsid w:val="0078473D"/>
     <w:rsid w:val="0078543F"/>
     <w:rsid w:val="007863D5"/>
-    <w:rsid w:val="007865BD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007902AB"/>
     <w:rsid w:val="00790845"/>
-    <w:rsid w:val="007911DE"/>
     <w:rsid w:val="00791377"/>
-    <w:rsid w:val="00791C27"/>
     <w:rsid w:val="00791D23"/>
-    <w:rsid w:val="0079233C"/>
-    <w:rsid w:val="0079283E"/>
     <w:rsid w:val="00792B45"/>
     <w:rsid w:val="0079300B"/>
-    <w:rsid w:val="007930D4"/>
-    <w:rsid w:val="0079418F"/>
     <w:rsid w:val="00794413"/>
     <w:rsid w:val="00794F55"/>
-    <w:rsid w:val="00795533"/>
     <w:rsid w:val="00795BFB"/>
     <w:rsid w:val="0079622B"/>
     <w:rsid w:val="0079644C"/>
-    <w:rsid w:val="0079650E"/>
     <w:rsid w:val="007965F8"/>
     <w:rsid w:val="00796830"/>
-    <w:rsid w:val="00796840"/>
     <w:rsid w:val="00796AAA"/>
-    <w:rsid w:val="00797063"/>
-    <w:rsid w:val="007970E7"/>
     <w:rsid w:val="007972BB"/>
     <w:rsid w:val="007972D7"/>
     <w:rsid w:val="00797836"/>
-    <w:rsid w:val="00797F94"/>
-    <w:rsid w:val="007A0603"/>
     <w:rsid w:val="007A065C"/>
     <w:rsid w:val="007A0696"/>
     <w:rsid w:val="007A0729"/>
-    <w:rsid w:val="007A0978"/>
     <w:rsid w:val="007A09F3"/>
-    <w:rsid w:val="007A0D72"/>
     <w:rsid w:val="007A13DA"/>
-    <w:rsid w:val="007A1599"/>
     <w:rsid w:val="007A1C41"/>
-    <w:rsid w:val="007A1CBC"/>
     <w:rsid w:val="007A1D87"/>
-    <w:rsid w:val="007A27D5"/>
-    <w:rsid w:val="007A307C"/>
     <w:rsid w:val="007A35DC"/>
     <w:rsid w:val="007A35E5"/>
     <w:rsid w:val="007A3B8C"/>
-    <w:rsid w:val="007A40CD"/>
     <w:rsid w:val="007A4760"/>
     <w:rsid w:val="007A4787"/>
-    <w:rsid w:val="007A4A4E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A592E"/>
     <w:rsid w:val="007A59CE"/>
     <w:rsid w:val="007A6185"/>
     <w:rsid w:val="007A6311"/>
-    <w:rsid w:val="007A662F"/>
     <w:rsid w:val="007A6782"/>
-    <w:rsid w:val="007A67B4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007A7BBD"/>
     <w:rsid w:val="007A7CD3"/>
     <w:rsid w:val="007B0063"/>
-    <w:rsid w:val="007B0F2F"/>
-    <w:rsid w:val="007B0FE5"/>
     <w:rsid w:val="007B10B3"/>
-    <w:rsid w:val="007B1532"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B1C81"/>
     <w:rsid w:val="007B1D12"/>
-    <w:rsid w:val="007B1E4B"/>
-    <w:rsid w:val="007B291C"/>
     <w:rsid w:val="007B2D2A"/>
     <w:rsid w:val="007B2EEF"/>
     <w:rsid w:val="007B2F17"/>
-    <w:rsid w:val="007B3925"/>
     <w:rsid w:val="007B419C"/>
-    <w:rsid w:val="007B419E"/>
-    <w:rsid w:val="007B451A"/>
     <w:rsid w:val="007B46B3"/>
-    <w:rsid w:val="007B49FD"/>
     <w:rsid w:val="007B4E49"/>
-    <w:rsid w:val="007B4EA7"/>
     <w:rsid w:val="007B4F42"/>
     <w:rsid w:val="007B4F44"/>
     <w:rsid w:val="007B5CD8"/>
-    <w:rsid w:val="007B6265"/>
     <w:rsid w:val="007B6450"/>
-    <w:rsid w:val="007B671D"/>
     <w:rsid w:val="007B6963"/>
-    <w:rsid w:val="007B69BC"/>
-    <w:rsid w:val="007B6A68"/>
     <w:rsid w:val="007B6D51"/>
     <w:rsid w:val="007B7C6C"/>
     <w:rsid w:val="007C0190"/>
-    <w:rsid w:val="007C0213"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C07F2"/>
     <w:rsid w:val="007C088F"/>
-    <w:rsid w:val="007C211E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C35C7"/>
     <w:rsid w:val="007C363E"/>
     <w:rsid w:val="007C368C"/>
-    <w:rsid w:val="007C398C"/>
     <w:rsid w:val="007C3DC9"/>
     <w:rsid w:val="007C40AD"/>
-    <w:rsid w:val="007C41D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C4590"/>
     <w:rsid w:val="007C4EC8"/>
-    <w:rsid w:val="007C53EE"/>
     <w:rsid w:val="007C5851"/>
-    <w:rsid w:val="007C5A82"/>
-    <w:rsid w:val="007C5AB4"/>
     <w:rsid w:val="007C626A"/>
-    <w:rsid w:val="007C6810"/>
-    <w:rsid w:val="007C6860"/>
     <w:rsid w:val="007C68B2"/>
-    <w:rsid w:val="007C6DAD"/>
-    <w:rsid w:val="007C79FC"/>
     <w:rsid w:val="007D0344"/>
     <w:rsid w:val="007D0774"/>
-    <w:rsid w:val="007D0E9C"/>
     <w:rsid w:val="007D1079"/>
     <w:rsid w:val="007D169C"/>
     <w:rsid w:val="007D1CD6"/>
     <w:rsid w:val="007D1D2B"/>
-    <w:rsid w:val="007D1ED9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007D2856"/>
     <w:rsid w:val="007D2D6D"/>
-    <w:rsid w:val="007D3109"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007D3928"/>
     <w:rsid w:val="007D39C2"/>
-    <w:rsid w:val="007D3CEB"/>
-    <w:rsid w:val="007D4382"/>
     <w:rsid w:val="007D4BB2"/>
     <w:rsid w:val="007D4D7D"/>
-    <w:rsid w:val="007D4E4E"/>
-    <w:rsid w:val="007D50A3"/>
     <w:rsid w:val="007D5FD1"/>
-    <w:rsid w:val="007D6D2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D6F55"/>
     <w:rsid w:val="007D7345"/>
-    <w:rsid w:val="007D7509"/>
     <w:rsid w:val="007D7561"/>
-    <w:rsid w:val="007D78AB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007E0941"/>
     <w:rsid w:val="007E0AA2"/>
-    <w:rsid w:val="007E137D"/>
     <w:rsid w:val="007E1571"/>
-    <w:rsid w:val="007E18A6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007E2CCF"/>
     <w:rsid w:val="007E2EBF"/>
-    <w:rsid w:val="007E30EE"/>
     <w:rsid w:val="007E32A5"/>
-    <w:rsid w:val="007E39A9"/>
-    <w:rsid w:val="007E3AC3"/>
     <w:rsid w:val="007E3B8F"/>
     <w:rsid w:val="007E3C9E"/>
-    <w:rsid w:val="007E433E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007E4B87"/>
     <w:rsid w:val="007E50B8"/>
-    <w:rsid w:val="007E5417"/>
     <w:rsid w:val="007E55BB"/>
-    <w:rsid w:val="007E5628"/>
     <w:rsid w:val="007E5CD2"/>
-    <w:rsid w:val="007E60D2"/>
     <w:rsid w:val="007E662C"/>
-    <w:rsid w:val="007E689D"/>
     <w:rsid w:val="007E6DD9"/>
     <w:rsid w:val="007E7321"/>
     <w:rsid w:val="007E79D2"/>
-    <w:rsid w:val="007E7C65"/>
     <w:rsid w:val="007F010A"/>
-    <w:rsid w:val="007F04F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F0AB2"/>
     <w:rsid w:val="007F0ACC"/>
-    <w:rsid w:val="007F0B12"/>
     <w:rsid w:val="007F0FAD"/>
-    <w:rsid w:val="007F1210"/>
     <w:rsid w:val="007F174F"/>
-    <w:rsid w:val="007F19F9"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007F3F60"/>
     <w:rsid w:val="007F4190"/>
     <w:rsid w:val="007F4C8F"/>
     <w:rsid w:val="007F4E53"/>
-    <w:rsid w:val="007F4F07"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F5D4C"/>
     <w:rsid w:val="007F6114"/>
     <w:rsid w:val="007F62C3"/>
     <w:rsid w:val="007F6827"/>
-    <w:rsid w:val="007F699F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F701D"/>
     <w:rsid w:val="007F798B"/>
-    <w:rsid w:val="007F7D3C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00800435"/>
     <w:rsid w:val="00800626"/>
-    <w:rsid w:val="0080133B"/>
     <w:rsid w:val="008013F3"/>
-    <w:rsid w:val="008014E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00801E3B"/>
     <w:rsid w:val="00801FF5"/>
-    <w:rsid w:val="008024C8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00803753"/>
     <w:rsid w:val="008037F0"/>
-    <w:rsid w:val="00804335"/>
     <w:rsid w:val="00804762"/>
-    <w:rsid w:val="00804917"/>
     <w:rsid w:val="008055B9"/>
-    <w:rsid w:val="00805F01"/>
-    <w:rsid w:val="008062CE"/>
     <w:rsid w:val="00806335"/>
     <w:rsid w:val="008064E7"/>
     <w:rsid w:val="00806727"/>
-    <w:rsid w:val="0080684A"/>
     <w:rsid w:val="00807D2C"/>
-    <w:rsid w:val="00807DA0"/>
     <w:rsid w:val="008105E2"/>
-    <w:rsid w:val="00811689"/>
-    <w:rsid w:val="008116C3"/>
     <w:rsid w:val="00811F60"/>
     <w:rsid w:val="00812061"/>
-    <w:rsid w:val="0081210E"/>
     <w:rsid w:val="008128CA"/>
     <w:rsid w:val="00812C5D"/>
-    <w:rsid w:val="00812E05"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0081301D"/>
     <w:rsid w:val="00813440"/>
     <w:rsid w:val="00813AA6"/>
-    <w:rsid w:val="00813FB0"/>
     <w:rsid w:val="00814121"/>
     <w:rsid w:val="00814269"/>
-    <w:rsid w:val="008145B9"/>
     <w:rsid w:val="0081508E"/>
     <w:rsid w:val="008150F9"/>
-    <w:rsid w:val="008151EB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0081752E"/>
     <w:rsid w:val="0081794F"/>
     <w:rsid w:val="0082026F"/>
     <w:rsid w:val="00821043"/>
-    <w:rsid w:val="00821079"/>
     <w:rsid w:val="00821493"/>
-    <w:rsid w:val="008215DF"/>
-    <w:rsid w:val="00821840"/>
     <w:rsid w:val="00821E2C"/>
-    <w:rsid w:val="0082207A"/>
-    <w:rsid w:val="008226D8"/>
     <w:rsid w:val="00822998"/>
-    <w:rsid w:val="008229C9"/>
     <w:rsid w:val="00822D19"/>
-    <w:rsid w:val="008232A7"/>
     <w:rsid w:val="008232F0"/>
     <w:rsid w:val="008234E1"/>
     <w:rsid w:val="00825BE2"/>
     <w:rsid w:val="00825D85"/>
     <w:rsid w:val="00826188"/>
     <w:rsid w:val="0082648D"/>
     <w:rsid w:val="00826B87"/>
     <w:rsid w:val="00826D32"/>
-    <w:rsid w:val="00826EC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008270F4"/>
     <w:rsid w:val="00827F7B"/>
-    <w:rsid w:val="00830005"/>
-    <w:rsid w:val="00830086"/>
     <w:rsid w:val="00831074"/>
     <w:rsid w:val="00831AA4"/>
     <w:rsid w:val="00831AE0"/>
     <w:rsid w:val="00831B8F"/>
     <w:rsid w:val="00831CD7"/>
     <w:rsid w:val="00832943"/>
-    <w:rsid w:val="00832ED1"/>
     <w:rsid w:val="00833301"/>
     <w:rsid w:val="0083359F"/>
-    <w:rsid w:val="00833887"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00833AB9"/>
     <w:rsid w:val="008340ED"/>
-    <w:rsid w:val="00834444"/>
-    <w:rsid w:val="008344C0"/>
     <w:rsid w:val="0083476F"/>
-    <w:rsid w:val="0083501A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00835A05"/>
     <w:rsid w:val="00835BB5"/>
     <w:rsid w:val="00835C8A"/>
-    <w:rsid w:val="00835D42"/>
     <w:rsid w:val="00836035"/>
     <w:rsid w:val="0083673E"/>
     <w:rsid w:val="00836DF3"/>
-    <w:rsid w:val="00836E0B"/>
-    <w:rsid w:val="008371D3"/>
     <w:rsid w:val="00837259"/>
     <w:rsid w:val="008379C1"/>
-    <w:rsid w:val="008379E1"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00841558"/>
     <w:rsid w:val="00841E96"/>
     <w:rsid w:val="0084238B"/>
     <w:rsid w:val="00842DE2"/>
     <w:rsid w:val="0084318E"/>
-    <w:rsid w:val="008435E7"/>
     <w:rsid w:val="008436B7"/>
-    <w:rsid w:val="00843EA1"/>
     <w:rsid w:val="008441E0"/>
     <w:rsid w:val="0084496F"/>
     <w:rsid w:val="0084553B"/>
     <w:rsid w:val="00845CBA"/>
-    <w:rsid w:val="00846019"/>
     <w:rsid w:val="008463F0"/>
     <w:rsid w:val="00846573"/>
-    <w:rsid w:val="00846C36"/>
     <w:rsid w:val="00846D42"/>
-    <w:rsid w:val="00847363"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00847ADF"/>
     <w:rsid w:val="00847B30"/>
-    <w:rsid w:val="008503B3"/>
     <w:rsid w:val="00850983"/>
     <w:rsid w:val="00850E28"/>
     <w:rsid w:val="00851313"/>
-    <w:rsid w:val="00851C1C"/>
     <w:rsid w:val="00852577"/>
-    <w:rsid w:val="00852E89"/>
     <w:rsid w:val="00852F21"/>
     <w:rsid w:val="0085373A"/>
     <w:rsid w:val="00853A4C"/>
-    <w:rsid w:val="00853BC4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00854771"/>
     <w:rsid w:val="008548C1"/>
     <w:rsid w:val="00854B43"/>
-    <w:rsid w:val="00854CD9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00855EDF"/>
     <w:rsid w:val="00855EF0"/>
     <w:rsid w:val="00856941"/>
     <w:rsid w:val="00856BA2"/>
-    <w:rsid w:val="0085709B"/>
     <w:rsid w:val="0085766C"/>
     <w:rsid w:val="008577A4"/>
     <w:rsid w:val="008577F9"/>
     <w:rsid w:val="00857A6F"/>
     <w:rsid w:val="00857A7C"/>
-    <w:rsid w:val="00860052"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00860A17"/>
     <w:rsid w:val="00861056"/>
     <w:rsid w:val="008615FB"/>
-    <w:rsid w:val="00862167"/>
-    <w:rsid w:val="00862494"/>
     <w:rsid w:val="00862814"/>
-    <w:rsid w:val="00862CD9"/>
     <w:rsid w:val="0086309F"/>
     <w:rsid w:val="008634BE"/>
     <w:rsid w:val="008635D8"/>
     <w:rsid w:val="00863D81"/>
-    <w:rsid w:val="008642D3"/>
     <w:rsid w:val="00864864"/>
     <w:rsid w:val="00864DE7"/>
-    <w:rsid w:val="00864F26"/>
     <w:rsid w:val="00865162"/>
-    <w:rsid w:val="0086530E"/>
     <w:rsid w:val="0086539E"/>
-    <w:rsid w:val="00865F8A"/>
     <w:rsid w:val="00866911"/>
-    <w:rsid w:val="00867211"/>
     <w:rsid w:val="00867A32"/>
     <w:rsid w:val="00867B51"/>
     <w:rsid w:val="00867D77"/>
-    <w:rsid w:val="00867FCE"/>
     <w:rsid w:val="00870014"/>
     <w:rsid w:val="008700C1"/>
     <w:rsid w:val="008703F4"/>
     <w:rsid w:val="008704C5"/>
     <w:rsid w:val="00870657"/>
-    <w:rsid w:val="008709C5"/>
     <w:rsid w:val="008709D0"/>
     <w:rsid w:val="00870A16"/>
     <w:rsid w:val="00870D4D"/>
     <w:rsid w:val="00871643"/>
     <w:rsid w:val="00871F36"/>
     <w:rsid w:val="00872689"/>
     <w:rsid w:val="00872692"/>
-    <w:rsid w:val="00872E37"/>
     <w:rsid w:val="0087330E"/>
     <w:rsid w:val="00873531"/>
     <w:rsid w:val="00873D57"/>
-    <w:rsid w:val="00873E42"/>
-    <w:rsid w:val="0087404A"/>
     <w:rsid w:val="00874112"/>
-    <w:rsid w:val="008744BF"/>
     <w:rsid w:val="00874709"/>
-    <w:rsid w:val="00875182"/>
     <w:rsid w:val="00875A0C"/>
-    <w:rsid w:val="00875A31"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008764CD"/>
     <w:rsid w:val="008765E0"/>
-    <w:rsid w:val="00876D20"/>
-    <w:rsid w:val="008775D0"/>
     <w:rsid w:val="008777DC"/>
     <w:rsid w:val="00877C1C"/>
     <w:rsid w:val="0088033F"/>
-    <w:rsid w:val="008803BD"/>
     <w:rsid w:val="00880BCE"/>
     <w:rsid w:val="00880F5A"/>
     <w:rsid w:val="008810AF"/>
     <w:rsid w:val="00881380"/>
     <w:rsid w:val="008819FB"/>
     <w:rsid w:val="00881A5A"/>
-    <w:rsid w:val="00882020"/>
     <w:rsid w:val="0088204B"/>
-    <w:rsid w:val="008820D5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0088272F"/>
     <w:rsid w:val="00882822"/>
-    <w:rsid w:val="00882A80"/>
     <w:rsid w:val="008830EF"/>
     <w:rsid w:val="0088315B"/>
     <w:rsid w:val="008834D0"/>
-    <w:rsid w:val="00883707"/>
-    <w:rsid w:val="008837EB"/>
     <w:rsid w:val="00883878"/>
-    <w:rsid w:val="00883EAF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00884160"/>
     <w:rsid w:val="008844EA"/>
     <w:rsid w:val="00884816"/>
     <w:rsid w:val="008848A8"/>
-    <w:rsid w:val="00884DB6"/>
     <w:rsid w:val="00884E02"/>
     <w:rsid w:val="0088503C"/>
     <w:rsid w:val="0088550B"/>
     <w:rsid w:val="00886436"/>
-    <w:rsid w:val="0088654B"/>
-    <w:rsid w:val="00886896"/>
     <w:rsid w:val="00886904"/>
-    <w:rsid w:val="00886A39"/>
-[...5 lines deleted...]
-    <w:rsid w:val="008914CA"/>
     <w:rsid w:val="008916CD"/>
-    <w:rsid w:val="008917FC"/>
     <w:rsid w:val="0089207E"/>
-    <w:rsid w:val="008924FD"/>
     <w:rsid w:val="00892C37"/>
     <w:rsid w:val="00892CB7"/>
-    <w:rsid w:val="00892D56"/>
     <w:rsid w:val="00892DD6"/>
-    <w:rsid w:val="00892F35"/>
     <w:rsid w:val="008932A9"/>
     <w:rsid w:val="008933CF"/>
-    <w:rsid w:val="00893423"/>
     <w:rsid w:val="008936CB"/>
-    <w:rsid w:val="008938F5"/>
-    <w:rsid w:val="00893D5E"/>
     <w:rsid w:val="00893F7C"/>
-    <w:rsid w:val="00894301"/>
     <w:rsid w:val="00894368"/>
     <w:rsid w:val="00894402"/>
-    <w:rsid w:val="008945D9"/>
     <w:rsid w:val="0089483B"/>
     <w:rsid w:val="00894A7B"/>
-    <w:rsid w:val="00894CF6"/>
     <w:rsid w:val="00895362"/>
-    <w:rsid w:val="00895C91"/>
-    <w:rsid w:val="0089656F"/>
     <w:rsid w:val="0089692C"/>
     <w:rsid w:val="00896C75"/>
-    <w:rsid w:val="00897F83"/>
-[...7 lines deleted...]
-    <w:rsid w:val="008A1A40"/>
     <w:rsid w:val="008A1FC0"/>
     <w:rsid w:val="008A218F"/>
     <w:rsid w:val="008A21F9"/>
     <w:rsid w:val="008A225D"/>
     <w:rsid w:val="008A28B9"/>
-    <w:rsid w:val="008A2A7A"/>
     <w:rsid w:val="008A2DAF"/>
     <w:rsid w:val="008A32B2"/>
-    <w:rsid w:val="008A3549"/>
     <w:rsid w:val="008A3ABC"/>
-    <w:rsid w:val="008A3E5A"/>
     <w:rsid w:val="008A41FB"/>
     <w:rsid w:val="008A4301"/>
     <w:rsid w:val="008A4383"/>
     <w:rsid w:val="008A4630"/>
-    <w:rsid w:val="008A558B"/>
-    <w:rsid w:val="008A55BC"/>
     <w:rsid w:val="008A5888"/>
     <w:rsid w:val="008A630E"/>
-    <w:rsid w:val="008A6E4F"/>
     <w:rsid w:val="008A6E77"/>
-    <w:rsid w:val="008A73BF"/>
     <w:rsid w:val="008A7758"/>
-    <w:rsid w:val="008A7E68"/>
     <w:rsid w:val="008B07F4"/>
-    <w:rsid w:val="008B0D9E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B1718"/>
     <w:rsid w:val="008B24D6"/>
     <w:rsid w:val="008B28D3"/>
-    <w:rsid w:val="008B2C07"/>
     <w:rsid w:val="008B327C"/>
-    <w:rsid w:val="008B41D1"/>
-    <w:rsid w:val="008B4441"/>
     <w:rsid w:val="008B45C3"/>
     <w:rsid w:val="008B462D"/>
     <w:rsid w:val="008B4633"/>
-    <w:rsid w:val="008B4792"/>
     <w:rsid w:val="008B499C"/>
     <w:rsid w:val="008B4D75"/>
-    <w:rsid w:val="008B50F1"/>
     <w:rsid w:val="008B50F2"/>
     <w:rsid w:val="008B56B1"/>
     <w:rsid w:val="008B57A5"/>
-    <w:rsid w:val="008B5873"/>
     <w:rsid w:val="008B5AE2"/>
     <w:rsid w:val="008B5B7E"/>
     <w:rsid w:val="008B656A"/>
-    <w:rsid w:val="008B6921"/>
-    <w:rsid w:val="008B69D9"/>
     <w:rsid w:val="008B6A0D"/>
     <w:rsid w:val="008B72A0"/>
     <w:rsid w:val="008B7618"/>
     <w:rsid w:val="008B7641"/>
     <w:rsid w:val="008C04E2"/>
-    <w:rsid w:val="008C064A"/>
-    <w:rsid w:val="008C0AFA"/>
     <w:rsid w:val="008C0DB1"/>
     <w:rsid w:val="008C1496"/>
-    <w:rsid w:val="008C1632"/>
     <w:rsid w:val="008C19DF"/>
-    <w:rsid w:val="008C2948"/>
     <w:rsid w:val="008C3327"/>
     <w:rsid w:val="008C3DB4"/>
     <w:rsid w:val="008C3DDD"/>
-    <w:rsid w:val="008C44F4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008C5512"/>
     <w:rsid w:val="008C596C"/>
-    <w:rsid w:val="008C605D"/>
-[...7 lines deleted...]
-    <w:rsid w:val="008D00F4"/>
     <w:rsid w:val="008D012E"/>
     <w:rsid w:val="008D0330"/>
-    <w:rsid w:val="008D035E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008D2919"/>
     <w:rsid w:val="008D2B7D"/>
-    <w:rsid w:val="008D2F04"/>
     <w:rsid w:val="008D3796"/>
-    <w:rsid w:val="008D3999"/>
     <w:rsid w:val="008D4806"/>
     <w:rsid w:val="008D4857"/>
-    <w:rsid w:val="008D4873"/>
-    <w:rsid w:val="008D4CBA"/>
     <w:rsid w:val="008D513F"/>
-    <w:rsid w:val="008D5189"/>
     <w:rsid w:val="008D541F"/>
     <w:rsid w:val="008D5617"/>
     <w:rsid w:val="008D5825"/>
     <w:rsid w:val="008D5A7D"/>
     <w:rsid w:val="008D5FE6"/>
     <w:rsid w:val="008D6189"/>
     <w:rsid w:val="008D6428"/>
     <w:rsid w:val="008D6657"/>
-    <w:rsid w:val="008D6EFD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D7165"/>
     <w:rsid w:val="008D7189"/>
     <w:rsid w:val="008D728E"/>
-    <w:rsid w:val="008D7651"/>
-    <w:rsid w:val="008D770F"/>
     <w:rsid w:val="008D7B65"/>
     <w:rsid w:val="008E062B"/>
     <w:rsid w:val="008E1762"/>
-    <w:rsid w:val="008E1954"/>
     <w:rsid w:val="008E1FA7"/>
-    <w:rsid w:val="008E2D91"/>
-    <w:rsid w:val="008E32A4"/>
     <w:rsid w:val="008E35BE"/>
     <w:rsid w:val="008E3E79"/>
     <w:rsid w:val="008E3EFE"/>
-    <w:rsid w:val="008E419A"/>
-    <w:rsid w:val="008E41C4"/>
     <w:rsid w:val="008E42BE"/>
     <w:rsid w:val="008E43ED"/>
     <w:rsid w:val="008E46D8"/>
-    <w:rsid w:val="008E4803"/>
     <w:rsid w:val="008E4D2E"/>
     <w:rsid w:val="008E51F0"/>
     <w:rsid w:val="008E5866"/>
     <w:rsid w:val="008E625A"/>
     <w:rsid w:val="008E698F"/>
-    <w:rsid w:val="008E69E8"/>
     <w:rsid w:val="008E6A0C"/>
-    <w:rsid w:val="008E6C98"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008F06AD"/>
     <w:rsid w:val="008F0996"/>
-    <w:rsid w:val="008F0CEC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008F1DB4"/>
     <w:rsid w:val="008F2262"/>
-    <w:rsid w:val="008F23FD"/>
     <w:rsid w:val="008F258C"/>
     <w:rsid w:val="008F29AF"/>
-    <w:rsid w:val="008F2A89"/>
-    <w:rsid w:val="008F2ECB"/>
     <w:rsid w:val="008F30AD"/>
-    <w:rsid w:val="008F315B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F36C8"/>
     <w:rsid w:val="008F3BB8"/>
     <w:rsid w:val="008F3D68"/>
     <w:rsid w:val="008F4120"/>
     <w:rsid w:val="008F4513"/>
-    <w:rsid w:val="008F48B8"/>
     <w:rsid w:val="008F4F1D"/>
-    <w:rsid w:val="008F56F5"/>
     <w:rsid w:val="008F5B45"/>
-    <w:rsid w:val="008F6164"/>
-    <w:rsid w:val="008F62AA"/>
     <w:rsid w:val="008F62D6"/>
     <w:rsid w:val="008F63FD"/>
-    <w:rsid w:val="008F6969"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F7FD7"/>
     <w:rsid w:val="009006DA"/>
     <w:rsid w:val="009014D7"/>
-    <w:rsid w:val="0090179A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00901BD3"/>
     <w:rsid w:val="00901E84"/>
-    <w:rsid w:val="009021B3"/>
-    <w:rsid w:val="00902420"/>
     <w:rsid w:val="009029B1"/>
     <w:rsid w:val="00902AE2"/>
-    <w:rsid w:val="0090312A"/>
-    <w:rsid w:val="00903393"/>
     <w:rsid w:val="00903409"/>
-    <w:rsid w:val="00903424"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00903F34"/>
     <w:rsid w:val="009046DF"/>
-    <w:rsid w:val="0090488A"/>
     <w:rsid w:val="00904ADD"/>
     <w:rsid w:val="00904D8F"/>
     <w:rsid w:val="00904FB1"/>
     <w:rsid w:val="0090522C"/>
-    <w:rsid w:val="0090534E"/>
-    <w:rsid w:val="0090589F"/>
     <w:rsid w:val="0090651A"/>
     <w:rsid w:val="009066B8"/>
     <w:rsid w:val="00906A3B"/>
-    <w:rsid w:val="00906F62"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009078C7"/>
     <w:rsid w:val="00907E74"/>
-    <w:rsid w:val="00910C50"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00912139"/>
     <w:rsid w:val="00912230"/>
-    <w:rsid w:val="00912418"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00912C49"/>
     <w:rsid w:val="00913B7F"/>
-    <w:rsid w:val="00913DDE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00913F63"/>
     <w:rsid w:val="009140A8"/>
-    <w:rsid w:val="0091485D"/>
     <w:rsid w:val="009148F6"/>
     <w:rsid w:val="00914D27"/>
-    <w:rsid w:val="00915279"/>
-    <w:rsid w:val="00915986"/>
     <w:rsid w:val="00915AE6"/>
     <w:rsid w:val="00916434"/>
     <w:rsid w:val="0091682D"/>
-    <w:rsid w:val="00916A1F"/>
     <w:rsid w:val="00916FDA"/>
     <w:rsid w:val="009173C8"/>
     <w:rsid w:val="00917C1C"/>
     <w:rsid w:val="00920271"/>
-    <w:rsid w:val="009204EB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00920C18"/>
     <w:rsid w:val="00921260"/>
     <w:rsid w:val="0092221A"/>
     <w:rsid w:val="00922370"/>
     <w:rsid w:val="00922557"/>
     <w:rsid w:val="009225A0"/>
     <w:rsid w:val="0092276E"/>
-    <w:rsid w:val="00923621"/>
-    <w:rsid w:val="00923633"/>
     <w:rsid w:val="0092388A"/>
-    <w:rsid w:val="009253D9"/>
     <w:rsid w:val="00925535"/>
-    <w:rsid w:val="00925E30"/>
     <w:rsid w:val="00925EA3"/>
-    <w:rsid w:val="00925ECE"/>
     <w:rsid w:val="00926231"/>
     <w:rsid w:val="009266C8"/>
-    <w:rsid w:val="00926880"/>
     <w:rsid w:val="009269B0"/>
-    <w:rsid w:val="009269C9"/>
-    <w:rsid w:val="00926FBC"/>
     <w:rsid w:val="00927035"/>
     <w:rsid w:val="009270AF"/>
     <w:rsid w:val="00927721"/>
     <w:rsid w:val="00927D62"/>
     <w:rsid w:val="0093069D"/>
     <w:rsid w:val="00930C31"/>
     <w:rsid w:val="009310C0"/>
-    <w:rsid w:val="00931194"/>
     <w:rsid w:val="009313FF"/>
-    <w:rsid w:val="00931450"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00932061"/>
     <w:rsid w:val="00932192"/>
-    <w:rsid w:val="009321E9"/>
-    <w:rsid w:val="00932557"/>
     <w:rsid w:val="00932B5F"/>
-    <w:rsid w:val="00932B65"/>
     <w:rsid w:val="00933B5F"/>
     <w:rsid w:val="0093470D"/>
     <w:rsid w:val="00934988"/>
-    <w:rsid w:val="00934B5D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0093589F"/>
     <w:rsid w:val="0093595B"/>
     <w:rsid w:val="009363B1"/>
     <w:rsid w:val="0093678D"/>
-    <w:rsid w:val="009378BE"/>
     <w:rsid w:val="009379C0"/>
     <w:rsid w:val="00940022"/>
-    <w:rsid w:val="009401EF"/>
     <w:rsid w:val="00940217"/>
     <w:rsid w:val="00940476"/>
-    <w:rsid w:val="009405C1"/>
-    <w:rsid w:val="00940F40"/>
     <w:rsid w:val="00941151"/>
-    <w:rsid w:val="00941910"/>
     <w:rsid w:val="00941D5C"/>
     <w:rsid w:val="00941E53"/>
     <w:rsid w:val="00942855"/>
     <w:rsid w:val="00942A01"/>
-    <w:rsid w:val="00942B72"/>
-    <w:rsid w:val="00942C1D"/>
     <w:rsid w:val="009430AC"/>
-    <w:rsid w:val="0094325E"/>
     <w:rsid w:val="00943412"/>
-    <w:rsid w:val="009435CD"/>
     <w:rsid w:val="00943B2E"/>
     <w:rsid w:val="009440A6"/>
-    <w:rsid w:val="00944429"/>
     <w:rsid w:val="009447C1"/>
     <w:rsid w:val="00944B5B"/>
-    <w:rsid w:val="00944CF6"/>
     <w:rsid w:val="009452D2"/>
-    <w:rsid w:val="00945A1D"/>
     <w:rsid w:val="00945D11"/>
     <w:rsid w:val="00946329"/>
     <w:rsid w:val="00946491"/>
     <w:rsid w:val="0094657B"/>
-    <w:rsid w:val="009469B5"/>
     <w:rsid w:val="00946AC8"/>
     <w:rsid w:val="00946B36"/>
-    <w:rsid w:val="00946E2E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009475D8"/>
     <w:rsid w:val="009477C3"/>
     <w:rsid w:val="00947A42"/>
-    <w:rsid w:val="00947B1E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009503B8"/>
     <w:rsid w:val="009503E2"/>
     <w:rsid w:val="009508EF"/>
     <w:rsid w:val="0095098D"/>
-    <w:rsid w:val="00950B4A"/>
-    <w:rsid w:val="00950DDF"/>
     <w:rsid w:val="00950F66"/>
     <w:rsid w:val="0095157A"/>
     <w:rsid w:val="00951A71"/>
-    <w:rsid w:val="009520A1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00952E3E"/>
     <w:rsid w:val="00952F5F"/>
     <w:rsid w:val="00953122"/>
-    <w:rsid w:val="009533D3"/>
     <w:rsid w:val="009535B1"/>
-    <w:rsid w:val="00954630"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0095489C"/>
     <w:rsid w:val="00954DB3"/>
-    <w:rsid w:val="009550F5"/>
-    <w:rsid w:val="0095514C"/>
     <w:rsid w:val="00955164"/>
     <w:rsid w:val="00955330"/>
-    <w:rsid w:val="009555C7"/>
     <w:rsid w:val="009559F3"/>
-    <w:rsid w:val="00956020"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0095678A"/>
     <w:rsid w:val="009569D1"/>
     <w:rsid w:val="00956CA7"/>
     <w:rsid w:val="00956F08"/>
     <w:rsid w:val="00957162"/>
     <w:rsid w:val="00957572"/>
-    <w:rsid w:val="009578F3"/>
     <w:rsid w:val="00957ACD"/>
     <w:rsid w:val="009602AF"/>
     <w:rsid w:val="0096069D"/>
     <w:rsid w:val="0096073F"/>
     <w:rsid w:val="00960B4E"/>
     <w:rsid w:val="00960BF8"/>
     <w:rsid w:val="00960C57"/>
     <w:rsid w:val="00960F67"/>
     <w:rsid w:val="0096143A"/>
     <w:rsid w:val="0096147B"/>
     <w:rsid w:val="009614F6"/>
-    <w:rsid w:val="00961AD9"/>
-    <w:rsid w:val="00961C93"/>
     <w:rsid w:val="00961CD2"/>
-    <w:rsid w:val="00961F53"/>
     <w:rsid w:val="00962715"/>
     <w:rsid w:val="00962AE3"/>
     <w:rsid w:val="00962B76"/>
     <w:rsid w:val="00962F8B"/>
     <w:rsid w:val="0096375C"/>
     <w:rsid w:val="009637B7"/>
-    <w:rsid w:val="0096393D"/>
     <w:rsid w:val="00963F64"/>
-    <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="009652F2"/>
     <w:rsid w:val="00965399"/>
-    <w:rsid w:val="0096543A"/>
-    <w:rsid w:val="00965DD7"/>
     <w:rsid w:val="00965E4B"/>
     <w:rsid w:val="009660BA"/>
     <w:rsid w:val="0096613E"/>
-    <w:rsid w:val="00966201"/>
     <w:rsid w:val="00966609"/>
-    <w:rsid w:val="00966692"/>
     <w:rsid w:val="0096678D"/>
-    <w:rsid w:val="00966ECF"/>
-    <w:rsid w:val="0096709D"/>
     <w:rsid w:val="00967237"/>
-    <w:rsid w:val="009678E3"/>
-    <w:rsid w:val="00967FF5"/>
     <w:rsid w:val="0097061F"/>
-    <w:rsid w:val="0097068C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009707D2"/>
     <w:rsid w:val="00970A87"/>
-    <w:rsid w:val="00970C2F"/>
-    <w:rsid w:val="00970DFF"/>
     <w:rsid w:val="00970F26"/>
-    <w:rsid w:val="0097142A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0097257B"/>
     <w:rsid w:val="00972C70"/>
-    <w:rsid w:val="0097309A"/>
     <w:rsid w:val="009730BB"/>
     <w:rsid w:val="009730E7"/>
-    <w:rsid w:val="009733ED"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00974080"/>
     <w:rsid w:val="00974224"/>
     <w:rsid w:val="0097438A"/>
-    <w:rsid w:val="0097446A"/>
     <w:rsid w:val="00974598"/>
     <w:rsid w:val="00974BEF"/>
     <w:rsid w:val="00974D38"/>
     <w:rsid w:val="00974D76"/>
     <w:rsid w:val="00974FF1"/>
     <w:rsid w:val="00975232"/>
-    <w:rsid w:val="009754D0"/>
     <w:rsid w:val="009758F8"/>
     <w:rsid w:val="009759EA"/>
-    <w:rsid w:val="00975E72"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00976A3B"/>
     <w:rsid w:val="00976DF1"/>
-    <w:rsid w:val="00977042"/>
-    <w:rsid w:val="00977742"/>
     <w:rsid w:val="00977967"/>
     <w:rsid w:val="00977B9B"/>
-    <w:rsid w:val="00977E29"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00980339"/>
     <w:rsid w:val="009803A3"/>
-    <w:rsid w:val="00980AA9"/>
-    <w:rsid w:val="00980BFC"/>
     <w:rsid w:val="0098108E"/>
     <w:rsid w:val="0098117D"/>
-    <w:rsid w:val="0098195C"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00982B31"/>
     <w:rsid w:val="0098334B"/>
     <w:rsid w:val="00983E57"/>
     <w:rsid w:val="00984310"/>
-    <w:rsid w:val="00984740"/>
     <w:rsid w:val="00985359"/>
     <w:rsid w:val="00985441"/>
-    <w:rsid w:val="009854FB"/>
     <w:rsid w:val="0098592C"/>
-    <w:rsid w:val="00985A07"/>
-    <w:rsid w:val="009861F6"/>
     <w:rsid w:val="009869AA"/>
     <w:rsid w:val="00986DE8"/>
     <w:rsid w:val="00986EBA"/>
     <w:rsid w:val="009871F6"/>
-    <w:rsid w:val="009874C1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00987C93"/>
     <w:rsid w:val="00987EC4"/>
     <w:rsid w:val="00987EF1"/>
-    <w:rsid w:val="00990196"/>
     <w:rsid w:val="009901C8"/>
     <w:rsid w:val="00990268"/>
-    <w:rsid w:val="009903C7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00990BD5"/>
     <w:rsid w:val="00990C4B"/>
     <w:rsid w:val="009914E8"/>
-    <w:rsid w:val="009919F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009928ED"/>
     <w:rsid w:val="00992B8B"/>
     <w:rsid w:val="00992E31"/>
-    <w:rsid w:val="0099364B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00994358"/>
     <w:rsid w:val="0099436D"/>
     <w:rsid w:val="00994494"/>
     <w:rsid w:val="00994502"/>
-    <w:rsid w:val="00994A68"/>
     <w:rsid w:val="00994B2B"/>
-    <w:rsid w:val="00994FA2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009959E1"/>
     <w:rsid w:val="00996000"/>
     <w:rsid w:val="00996218"/>
     <w:rsid w:val="009965AA"/>
-    <w:rsid w:val="00996626"/>
     <w:rsid w:val="00996766"/>
     <w:rsid w:val="00996DDD"/>
     <w:rsid w:val="00996EA3"/>
     <w:rsid w:val="0099731E"/>
-    <w:rsid w:val="009A07FF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009A1B2E"/>
     <w:rsid w:val="009A1DBA"/>
-    <w:rsid w:val="009A255C"/>
     <w:rsid w:val="009A26BE"/>
     <w:rsid w:val="009A2ED0"/>
     <w:rsid w:val="009A307D"/>
-    <w:rsid w:val="009A32C9"/>
     <w:rsid w:val="009A375B"/>
-    <w:rsid w:val="009A37CD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009A3FC1"/>
     <w:rsid w:val="009A418D"/>
-    <w:rsid w:val="009A43FD"/>
     <w:rsid w:val="009A4AD7"/>
-    <w:rsid w:val="009A5004"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A53BF"/>
     <w:rsid w:val="009A53CC"/>
-    <w:rsid w:val="009A54FC"/>
-    <w:rsid w:val="009A5BF0"/>
     <w:rsid w:val="009A5DF6"/>
-    <w:rsid w:val="009A60AA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A6E1B"/>
     <w:rsid w:val="009A7001"/>
-    <w:rsid w:val="009A70E1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A76E9"/>
     <w:rsid w:val="009A7DA5"/>
     <w:rsid w:val="009B01D4"/>
-    <w:rsid w:val="009B0339"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B097F"/>
     <w:rsid w:val="009B0C22"/>
     <w:rsid w:val="009B0D4E"/>
     <w:rsid w:val="009B18C0"/>
-    <w:rsid w:val="009B1A59"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B212E"/>
     <w:rsid w:val="009B21B2"/>
-    <w:rsid w:val="009B2516"/>
     <w:rsid w:val="009B255F"/>
     <w:rsid w:val="009B2A8A"/>
-    <w:rsid w:val="009B2ACD"/>
     <w:rsid w:val="009B2B56"/>
     <w:rsid w:val="009B302B"/>
-    <w:rsid w:val="009B3209"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009B4718"/>
     <w:rsid w:val="009B4B1E"/>
-    <w:rsid w:val="009B4CB6"/>
     <w:rsid w:val="009B4D84"/>
     <w:rsid w:val="009B4E29"/>
-    <w:rsid w:val="009B4F2D"/>
     <w:rsid w:val="009B50D5"/>
     <w:rsid w:val="009B5188"/>
     <w:rsid w:val="009B574C"/>
-    <w:rsid w:val="009B5911"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009B68D4"/>
     <w:rsid w:val="009B6AFD"/>
     <w:rsid w:val="009B7253"/>
     <w:rsid w:val="009B7F2D"/>
     <w:rsid w:val="009C05DF"/>
-    <w:rsid w:val="009C0B98"/>
     <w:rsid w:val="009C12F2"/>
     <w:rsid w:val="009C14F4"/>
-    <w:rsid w:val="009C1CE9"/>
     <w:rsid w:val="009C26EC"/>
-    <w:rsid w:val="009C2C35"/>
     <w:rsid w:val="009C3558"/>
-    <w:rsid w:val="009C3B92"/>
-    <w:rsid w:val="009C3C67"/>
     <w:rsid w:val="009C3D8C"/>
     <w:rsid w:val="009C47A4"/>
-    <w:rsid w:val="009C514D"/>
-    <w:rsid w:val="009C543A"/>
     <w:rsid w:val="009C564A"/>
-    <w:rsid w:val="009C62EC"/>
     <w:rsid w:val="009C66B9"/>
     <w:rsid w:val="009C6D46"/>
-    <w:rsid w:val="009C6FF1"/>
-    <w:rsid w:val="009C73DE"/>
     <w:rsid w:val="009C763B"/>
     <w:rsid w:val="009C76FC"/>
-    <w:rsid w:val="009C7789"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009D128D"/>
     <w:rsid w:val="009D13DC"/>
     <w:rsid w:val="009D19AA"/>
-    <w:rsid w:val="009D19B6"/>
     <w:rsid w:val="009D1ED1"/>
     <w:rsid w:val="009D1FD9"/>
-    <w:rsid w:val="009D22D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009D297B"/>
     <w:rsid w:val="009D3214"/>
     <w:rsid w:val="009D33A0"/>
     <w:rsid w:val="009D3969"/>
-    <w:rsid w:val="009D3D88"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D4426"/>
     <w:rsid w:val="009D4A75"/>
-    <w:rsid w:val="009D4C2D"/>
     <w:rsid w:val="009D4DE0"/>
-    <w:rsid w:val="009D52DC"/>
     <w:rsid w:val="009D56C9"/>
-    <w:rsid w:val="009D5A38"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D61B9"/>
     <w:rsid w:val="009D64C4"/>
     <w:rsid w:val="009D6CB0"/>
-    <w:rsid w:val="009D6F8D"/>
     <w:rsid w:val="009D7203"/>
     <w:rsid w:val="009D741B"/>
-    <w:rsid w:val="009D750E"/>
-    <w:rsid w:val="009D7763"/>
     <w:rsid w:val="009D7E59"/>
     <w:rsid w:val="009E03BE"/>
     <w:rsid w:val="009E07BB"/>
-    <w:rsid w:val="009E0905"/>
     <w:rsid w:val="009E0B48"/>
-    <w:rsid w:val="009E0D0E"/>
     <w:rsid w:val="009E10B0"/>
     <w:rsid w:val="009E1118"/>
-    <w:rsid w:val="009E162D"/>
     <w:rsid w:val="009E1E85"/>
-    <w:rsid w:val="009E1F1A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009E2A58"/>
     <w:rsid w:val="009E36D5"/>
     <w:rsid w:val="009E3A0A"/>
     <w:rsid w:val="009E4824"/>
     <w:rsid w:val="009E4ADE"/>
-    <w:rsid w:val="009E4EC0"/>
     <w:rsid w:val="009E4F3D"/>
-    <w:rsid w:val="009E5648"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009E63B9"/>
     <w:rsid w:val="009E67C9"/>
     <w:rsid w:val="009E6DE8"/>
-    <w:rsid w:val="009E7289"/>
     <w:rsid w:val="009E774A"/>
     <w:rsid w:val="009E7AB9"/>
     <w:rsid w:val="009F0390"/>
-    <w:rsid w:val="009F06D6"/>
     <w:rsid w:val="009F07B5"/>
     <w:rsid w:val="009F07C0"/>
-    <w:rsid w:val="009F15D8"/>
-    <w:rsid w:val="009F18E1"/>
     <w:rsid w:val="009F1D0F"/>
-    <w:rsid w:val="009F230A"/>
     <w:rsid w:val="009F2324"/>
     <w:rsid w:val="009F2920"/>
     <w:rsid w:val="009F2B78"/>
     <w:rsid w:val="009F2C77"/>
-    <w:rsid w:val="009F2C7C"/>
-    <w:rsid w:val="009F2CC4"/>
     <w:rsid w:val="009F32B4"/>
     <w:rsid w:val="009F465F"/>
-    <w:rsid w:val="009F4667"/>
-    <w:rsid w:val="009F4669"/>
     <w:rsid w:val="009F4A72"/>
     <w:rsid w:val="009F5327"/>
     <w:rsid w:val="009F5369"/>
     <w:rsid w:val="009F565E"/>
     <w:rsid w:val="009F599A"/>
     <w:rsid w:val="009F5B4D"/>
     <w:rsid w:val="009F5E22"/>
-    <w:rsid w:val="009F6A2D"/>
     <w:rsid w:val="009F6BDD"/>
     <w:rsid w:val="009F6DDF"/>
     <w:rsid w:val="009F71EA"/>
     <w:rsid w:val="009F772A"/>
     <w:rsid w:val="009F7C50"/>
-    <w:rsid w:val="009F7E98"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A0070E"/>
     <w:rsid w:val="00A00A9C"/>
     <w:rsid w:val="00A00CA1"/>
-    <w:rsid w:val="00A01317"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A01C83"/>
     <w:rsid w:val="00A01E7B"/>
     <w:rsid w:val="00A022A6"/>
-    <w:rsid w:val="00A027FC"/>
     <w:rsid w:val="00A032DC"/>
-    <w:rsid w:val="00A033BA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A04ACE"/>
     <w:rsid w:val="00A04B82"/>
-    <w:rsid w:val="00A04D7B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A058E5"/>
     <w:rsid w:val="00A05A22"/>
-    <w:rsid w:val="00A05D23"/>
-    <w:rsid w:val="00A05D7D"/>
     <w:rsid w:val="00A0616C"/>
-    <w:rsid w:val="00A066A0"/>
     <w:rsid w:val="00A066F6"/>
-    <w:rsid w:val="00A06E29"/>
     <w:rsid w:val="00A07C6B"/>
-    <w:rsid w:val="00A07FFB"/>
     <w:rsid w:val="00A10031"/>
-    <w:rsid w:val="00A1011F"/>
-    <w:rsid w:val="00A101AF"/>
     <w:rsid w:val="00A1027A"/>
     <w:rsid w:val="00A102FC"/>
-    <w:rsid w:val="00A112B0"/>
     <w:rsid w:val="00A11608"/>
     <w:rsid w:val="00A11D75"/>
-    <w:rsid w:val="00A11E15"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A1280C"/>
     <w:rsid w:val="00A12ADA"/>
-    <w:rsid w:val="00A137B7"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A13A97"/>
-    <w:rsid w:val="00A13C1D"/>
     <w:rsid w:val="00A13D56"/>
     <w:rsid w:val="00A144B5"/>
-    <w:rsid w:val="00A14F3C"/>
     <w:rsid w:val="00A15277"/>
-    <w:rsid w:val="00A15447"/>
     <w:rsid w:val="00A15953"/>
-    <w:rsid w:val="00A15A97"/>
     <w:rsid w:val="00A15E97"/>
     <w:rsid w:val="00A15EFA"/>
-    <w:rsid w:val="00A15F5D"/>
     <w:rsid w:val="00A16415"/>
-    <w:rsid w:val="00A16491"/>
-    <w:rsid w:val="00A20989"/>
     <w:rsid w:val="00A209AB"/>
-    <w:rsid w:val="00A20BBE"/>
     <w:rsid w:val="00A21090"/>
-    <w:rsid w:val="00A21791"/>
     <w:rsid w:val="00A218BF"/>
     <w:rsid w:val="00A218C0"/>
     <w:rsid w:val="00A21980"/>
     <w:rsid w:val="00A220E1"/>
     <w:rsid w:val="00A22363"/>
-    <w:rsid w:val="00A22B8B"/>
-    <w:rsid w:val="00A23104"/>
     <w:rsid w:val="00A2310F"/>
-    <w:rsid w:val="00A23336"/>
-    <w:rsid w:val="00A234DD"/>
     <w:rsid w:val="00A237BF"/>
     <w:rsid w:val="00A24323"/>
-    <w:rsid w:val="00A24A1E"/>
     <w:rsid w:val="00A24F4F"/>
     <w:rsid w:val="00A256A6"/>
-    <w:rsid w:val="00A258E0"/>
     <w:rsid w:val="00A25C92"/>
-    <w:rsid w:val="00A26242"/>
-    <w:rsid w:val="00A2636D"/>
     <w:rsid w:val="00A2642A"/>
     <w:rsid w:val="00A2648A"/>
     <w:rsid w:val="00A268C1"/>
-    <w:rsid w:val="00A26947"/>
     <w:rsid w:val="00A26AD5"/>
-    <w:rsid w:val="00A26B9B"/>
     <w:rsid w:val="00A270A5"/>
-    <w:rsid w:val="00A2754F"/>
     <w:rsid w:val="00A27C50"/>
     <w:rsid w:val="00A27CB8"/>
     <w:rsid w:val="00A27D74"/>
     <w:rsid w:val="00A30112"/>
-    <w:rsid w:val="00A30882"/>
-    <w:rsid w:val="00A30BB9"/>
     <w:rsid w:val="00A30F05"/>
-    <w:rsid w:val="00A30F8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A31543"/>
     <w:rsid w:val="00A318BB"/>
-    <w:rsid w:val="00A31977"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A3322F"/>
     <w:rsid w:val="00A3331F"/>
     <w:rsid w:val="00A33424"/>
-    <w:rsid w:val="00A3349A"/>
     <w:rsid w:val="00A335FD"/>
-    <w:rsid w:val="00A33C1E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A34602"/>
     <w:rsid w:val="00A34E98"/>
-    <w:rsid w:val="00A34FA2"/>
     <w:rsid w:val="00A3538E"/>
     <w:rsid w:val="00A3545A"/>
     <w:rsid w:val="00A35D65"/>
     <w:rsid w:val="00A35EDE"/>
-    <w:rsid w:val="00A36375"/>
     <w:rsid w:val="00A36CA9"/>
     <w:rsid w:val="00A36D07"/>
-    <w:rsid w:val="00A37132"/>
     <w:rsid w:val="00A37451"/>
-    <w:rsid w:val="00A37739"/>
     <w:rsid w:val="00A40139"/>
-    <w:rsid w:val="00A402B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A41453"/>
     <w:rsid w:val="00A4190D"/>
     <w:rsid w:val="00A41A83"/>
     <w:rsid w:val="00A41AA9"/>
-    <w:rsid w:val="00A41E9F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A4277F"/>
     <w:rsid w:val="00A4282F"/>
-    <w:rsid w:val="00A4295F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A42B48"/>
     <w:rsid w:val="00A42E79"/>
     <w:rsid w:val="00A42FAF"/>
-    <w:rsid w:val="00A4343B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A43D8D"/>
     <w:rsid w:val="00A44011"/>
-    <w:rsid w:val="00A4409F"/>
-    <w:rsid w:val="00A44462"/>
     <w:rsid w:val="00A44704"/>
-    <w:rsid w:val="00A44C3A"/>
     <w:rsid w:val="00A450F1"/>
     <w:rsid w:val="00A45212"/>
     <w:rsid w:val="00A459C9"/>
-    <w:rsid w:val="00A45C93"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A4645A"/>
     <w:rsid w:val="00A46829"/>
-    <w:rsid w:val="00A46EA4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A47417"/>
     <w:rsid w:val="00A47547"/>
     <w:rsid w:val="00A4758D"/>
     <w:rsid w:val="00A478DC"/>
-    <w:rsid w:val="00A479FE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A50ADE"/>
     <w:rsid w:val="00A50FBD"/>
     <w:rsid w:val="00A5112F"/>
     <w:rsid w:val="00A514D8"/>
     <w:rsid w:val="00A51530"/>
-    <w:rsid w:val="00A516A7"/>
     <w:rsid w:val="00A51F4D"/>
     <w:rsid w:val="00A51FCA"/>
-    <w:rsid w:val="00A52281"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A52A38"/>
     <w:rsid w:val="00A52A43"/>
-    <w:rsid w:val="00A52A8D"/>
     <w:rsid w:val="00A52A96"/>
     <w:rsid w:val="00A52B25"/>
-    <w:rsid w:val="00A52E23"/>
     <w:rsid w:val="00A532F0"/>
     <w:rsid w:val="00A534EC"/>
-    <w:rsid w:val="00A53869"/>
     <w:rsid w:val="00A53DE6"/>
-    <w:rsid w:val="00A53EEC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A5410A"/>
     <w:rsid w:val="00A54179"/>
-    <w:rsid w:val="00A54557"/>
-    <w:rsid w:val="00A545C0"/>
     <w:rsid w:val="00A54C42"/>
     <w:rsid w:val="00A552B2"/>
-    <w:rsid w:val="00A5559C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A556AC"/>
     <w:rsid w:val="00A5589C"/>
-    <w:rsid w:val="00A55CD3"/>
     <w:rsid w:val="00A55DA3"/>
-    <w:rsid w:val="00A56088"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A57B7B"/>
     <w:rsid w:val="00A57D23"/>
-    <w:rsid w:val="00A604C4"/>
     <w:rsid w:val="00A6076B"/>
-    <w:rsid w:val="00A60AAF"/>
     <w:rsid w:val="00A60B19"/>
-    <w:rsid w:val="00A61653"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A6189D"/>
     <w:rsid w:val="00A61D02"/>
-    <w:rsid w:val="00A61EF7"/>
-    <w:rsid w:val="00A61F81"/>
     <w:rsid w:val="00A62BC0"/>
-    <w:rsid w:val="00A62EDE"/>
     <w:rsid w:val="00A63240"/>
     <w:rsid w:val="00A63553"/>
-    <w:rsid w:val="00A638E4"/>
     <w:rsid w:val="00A64002"/>
-    <w:rsid w:val="00A640D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A642BD"/>
     <w:rsid w:val="00A6430D"/>
     <w:rsid w:val="00A64625"/>
     <w:rsid w:val="00A6486D"/>
     <w:rsid w:val="00A6494B"/>
     <w:rsid w:val="00A64F5E"/>
     <w:rsid w:val="00A6515C"/>
-    <w:rsid w:val="00A65354"/>
     <w:rsid w:val="00A65D63"/>
     <w:rsid w:val="00A65DA3"/>
     <w:rsid w:val="00A668D6"/>
-    <w:rsid w:val="00A66FB4"/>
-    <w:rsid w:val="00A677D3"/>
     <w:rsid w:val="00A70A75"/>
     <w:rsid w:val="00A70BEC"/>
     <w:rsid w:val="00A70C46"/>
-    <w:rsid w:val="00A71119"/>
     <w:rsid w:val="00A7139F"/>
-    <w:rsid w:val="00A71479"/>
     <w:rsid w:val="00A71492"/>
-    <w:rsid w:val="00A7195D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A7270C"/>
     <w:rsid w:val="00A72A2B"/>
-    <w:rsid w:val="00A72B4B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A744D7"/>
     <w:rsid w:val="00A745EB"/>
-    <w:rsid w:val="00A74897"/>
     <w:rsid w:val="00A749A9"/>
     <w:rsid w:val="00A74ADA"/>
     <w:rsid w:val="00A750C1"/>
     <w:rsid w:val="00A751DD"/>
     <w:rsid w:val="00A7597A"/>
-    <w:rsid w:val="00A75C7E"/>
     <w:rsid w:val="00A7629D"/>
     <w:rsid w:val="00A763D5"/>
-    <w:rsid w:val="00A76489"/>
     <w:rsid w:val="00A767A6"/>
-    <w:rsid w:val="00A771B3"/>
     <w:rsid w:val="00A7799D"/>
-    <w:rsid w:val="00A77C90"/>
     <w:rsid w:val="00A803B1"/>
     <w:rsid w:val="00A803DB"/>
-    <w:rsid w:val="00A80621"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A829B7"/>
     <w:rsid w:val="00A82C21"/>
-    <w:rsid w:val="00A82D2D"/>
-    <w:rsid w:val="00A83152"/>
     <w:rsid w:val="00A836E8"/>
     <w:rsid w:val="00A83758"/>
     <w:rsid w:val="00A8395F"/>
     <w:rsid w:val="00A83C79"/>
-    <w:rsid w:val="00A845AF"/>
-    <w:rsid w:val="00A8486A"/>
     <w:rsid w:val="00A84941"/>
     <w:rsid w:val="00A84A6E"/>
     <w:rsid w:val="00A84CAE"/>
-    <w:rsid w:val="00A84D5F"/>
     <w:rsid w:val="00A854A1"/>
     <w:rsid w:val="00A85FCB"/>
     <w:rsid w:val="00A86250"/>
     <w:rsid w:val="00A863A0"/>
-    <w:rsid w:val="00A8655E"/>
     <w:rsid w:val="00A86979"/>
     <w:rsid w:val="00A86A97"/>
-    <w:rsid w:val="00A86CC5"/>
-    <w:rsid w:val="00A86CD3"/>
     <w:rsid w:val="00A86DDC"/>
     <w:rsid w:val="00A8763E"/>
     <w:rsid w:val="00A87BD6"/>
-    <w:rsid w:val="00A87CED"/>
-    <w:rsid w:val="00A90213"/>
     <w:rsid w:val="00A908D6"/>
-    <w:rsid w:val="00A90A09"/>
     <w:rsid w:val="00A90B63"/>
-    <w:rsid w:val="00A90CCD"/>
-    <w:rsid w:val="00A90E0F"/>
     <w:rsid w:val="00A91F34"/>
     <w:rsid w:val="00A91F7E"/>
     <w:rsid w:val="00A920D5"/>
     <w:rsid w:val="00A92A07"/>
-    <w:rsid w:val="00A92FFE"/>
     <w:rsid w:val="00A9330B"/>
-    <w:rsid w:val="00A9330E"/>
-    <w:rsid w:val="00A93511"/>
     <w:rsid w:val="00A93C0D"/>
-    <w:rsid w:val="00A94152"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A9451B"/>
     <w:rsid w:val="00A94DAD"/>
     <w:rsid w:val="00A94E97"/>
     <w:rsid w:val="00A94ECE"/>
     <w:rsid w:val="00A9522E"/>
-    <w:rsid w:val="00A95267"/>
     <w:rsid w:val="00A95345"/>
     <w:rsid w:val="00A95604"/>
-    <w:rsid w:val="00A95704"/>
-    <w:rsid w:val="00A95D34"/>
     <w:rsid w:val="00A961AF"/>
-    <w:rsid w:val="00A962AE"/>
     <w:rsid w:val="00A96512"/>
-    <w:rsid w:val="00A96708"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A97015"/>
     <w:rsid w:val="00A97168"/>
     <w:rsid w:val="00A971B5"/>
-    <w:rsid w:val="00A977A7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A97CD5"/>
     <w:rsid w:val="00A97E04"/>
     <w:rsid w:val="00A97ED6"/>
     <w:rsid w:val="00A97F24"/>
     <w:rsid w:val="00AA045F"/>
     <w:rsid w:val="00AA085E"/>
-    <w:rsid w:val="00AA0996"/>
     <w:rsid w:val="00AA0BA9"/>
-    <w:rsid w:val="00AA0F85"/>
-    <w:rsid w:val="00AA0F86"/>
     <w:rsid w:val="00AA143F"/>
-    <w:rsid w:val="00AA1741"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AA34CE"/>
     <w:rsid w:val="00AA378D"/>
-    <w:rsid w:val="00AA37DD"/>
     <w:rsid w:val="00AA3AB2"/>
-    <w:rsid w:val="00AA3C29"/>
-    <w:rsid w:val="00AA3CC0"/>
     <w:rsid w:val="00AA471E"/>
-    <w:rsid w:val="00AA4AC9"/>
-    <w:rsid w:val="00AA4C1D"/>
     <w:rsid w:val="00AA4F1D"/>
     <w:rsid w:val="00AA623E"/>
     <w:rsid w:val="00AA63AF"/>
-    <w:rsid w:val="00AA6EF1"/>
     <w:rsid w:val="00AA7051"/>
-    <w:rsid w:val="00AA732D"/>
-    <w:rsid w:val="00AA7D13"/>
     <w:rsid w:val="00AB016E"/>
     <w:rsid w:val="00AB03D6"/>
     <w:rsid w:val="00AB04D9"/>
     <w:rsid w:val="00AB061C"/>
-    <w:rsid w:val="00AB0A12"/>
     <w:rsid w:val="00AB0E3D"/>
-    <w:rsid w:val="00AB113D"/>
     <w:rsid w:val="00AB1BFB"/>
-    <w:rsid w:val="00AB1C1B"/>
-    <w:rsid w:val="00AB1DF2"/>
     <w:rsid w:val="00AB1F96"/>
     <w:rsid w:val="00AB1FF3"/>
-    <w:rsid w:val="00AB20AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB21A6"/>
     <w:rsid w:val="00AB2724"/>
     <w:rsid w:val="00AB299E"/>
     <w:rsid w:val="00AB2CF4"/>
-    <w:rsid w:val="00AB3327"/>
     <w:rsid w:val="00AB333E"/>
-    <w:rsid w:val="00AB376E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB3E9C"/>
     <w:rsid w:val="00AB3F1B"/>
     <w:rsid w:val="00AB46B8"/>
     <w:rsid w:val="00AB49D8"/>
-    <w:rsid w:val="00AB4A0C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB53F2"/>
     <w:rsid w:val="00AB583F"/>
     <w:rsid w:val="00AB5AFC"/>
     <w:rsid w:val="00AB5B22"/>
     <w:rsid w:val="00AB5B4B"/>
-    <w:rsid w:val="00AB5E1F"/>
     <w:rsid w:val="00AB6026"/>
     <w:rsid w:val="00AB658F"/>
     <w:rsid w:val="00AB661C"/>
     <w:rsid w:val="00AB66C2"/>
-    <w:rsid w:val="00AB6763"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AB76E6"/>
     <w:rsid w:val="00AB7C7E"/>
     <w:rsid w:val="00AB7F40"/>
     <w:rsid w:val="00AC0CCE"/>
-    <w:rsid w:val="00AC1311"/>
-    <w:rsid w:val="00AC194F"/>
     <w:rsid w:val="00AC19AD"/>
-    <w:rsid w:val="00AC19E2"/>
     <w:rsid w:val="00AC1CF0"/>
-    <w:rsid w:val="00AC1D96"/>
     <w:rsid w:val="00AC1F3A"/>
     <w:rsid w:val="00AC2361"/>
     <w:rsid w:val="00AC2623"/>
     <w:rsid w:val="00AC28CD"/>
     <w:rsid w:val="00AC2BE0"/>
-    <w:rsid w:val="00AC2CF2"/>
     <w:rsid w:val="00AC3041"/>
-    <w:rsid w:val="00AC3267"/>
-    <w:rsid w:val="00AC3CC0"/>
     <w:rsid w:val="00AC3EB9"/>
     <w:rsid w:val="00AC420A"/>
     <w:rsid w:val="00AC4251"/>
-    <w:rsid w:val="00AC464B"/>
     <w:rsid w:val="00AC4698"/>
-    <w:rsid w:val="00AC4713"/>
-    <w:rsid w:val="00AC4A76"/>
     <w:rsid w:val="00AC4C24"/>
-    <w:rsid w:val="00AC4D40"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC579E"/>
     <w:rsid w:val="00AC5971"/>
     <w:rsid w:val="00AC5983"/>
-    <w:rsid w:val="00AC59CD"/>
-    <w:rsid w:val="00AC6003"/>
     <w:rsid w:val="00AC6146"/>
-    <w:rsid w:val="00AC6386"/>
     <w:rsid w:val="00AC63E4"/>
     <w:rsid w:val="00AC64A5"/>
-    <w:rsid w:val="00AC6A20"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AC720C"/>
     <w:rsid w:val="00AC7680"/>
-    <w:rsid w:val="00AD017E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00AD1E89"/>
     <w:rsid w:val="00AD1F4B"/>
-    <w:rsid w:val="00AD2254"/>
     <w:rsid w:val="00AD2964"/>
     <w:rsid w:val="00AD2A6B"/>
-    <w:rsid w:val="00AD33A7"/>
     <w:rsid w:val="00AD34D1"/>
     <w:rsid w:val="00AD35C5"/>
     <w:rsid w:val="00AD35E8"/>
-    <w:rsid w:val="00AD3647"/>
     <w:rsid w:val="00AD365B"/>
-    <w:rsid w:val="00AD36B6"/>
-    <w:rsid w:val="00AD385A"/>
     <w:rsid w:val="00AD388F"/>
     <w:rsid w:val="00AD3E1B"/>
-    <w:rsid w:val="00AD3E96"/>
     <w:rsid w:val="00AD4255"/>
-    <w:rsid w:val="00AD4298"/>
-    <w:rsid w:val="00AD4628"/>
     <w:rsid w:val="00AD4C53"/>
-    <w:rsid w:val="00AD4DF2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD50AB"/>
     <w:rsid w:val="00AD52B3"/>
-    <w:rsid w:val="00AD52C3"/>
     <w:rsid w:val="00AD54D2"/>
     <w:rsid w:val="00AD57DD"/>
     <w:rsid w:val="00AD5921"/>
-    <w:rsid w:val="00AD5C16"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD7113"/>
     <w:rsid w:val="00AD7341"/>
     <w:rsid w:val="00AD743F"/>
     <w:rsid w:val="00AD780D"/>
-    <w:rsid w:val="00AD79CC"/>
     <w:rsid w:val="00AD7BF7"/>
     <w:rsid w:val="00AE0778"/>
-    <w:rsid w:val="00AE0B85"/>
-    <w:rsid w:val="00AE0C47"/>
     <w:rsid w:val="00AE0E59"/>
-    <w:rsid w:val="00AE1398"/>
-    <w:rsid w:val="00AE18C1"/>
     <w:rsid w:val="00AE1E35"/>
     <w:rsid w:val="00AE21E9"/>
-    <w:rsid w:val="00AE2358"/>
     <w:rsid w:val="00AE23A6"/>
-    <w:rsid w:val="00AE3152"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AE4A07"/>
     <w:rsid w:val="00AE4D35"/>
-    <w:rsid w:val="00AE5CA5"/>
     <w:rsid w:val="00AE5D84"/>
     <w:rsid w:val="00AE5DAC"/>
     <w:rsid w:val="00AE5F35"/>
     <w:rsid w:val="00AE6117"/>
     <w:rsid w:val="00AE622B"/>
     <w:rsid w:val="00AE64FD"/>
-    <w:rsid w:val="00AE6BF1"/>
     <w:rsid w:val="00AE6C28"/>
     <w:rsid w:val="00AE6CFD"/>
     <w:rsid w:val="00AE6EBF"/>
-    <w:rsid w:val="00AE70FA"/>
     <w:rsid w:val="00AE7387"/>
-    <w:rsid w:val="00AE78FA"/>
     <w:rsid w:val="00AE7D29"/>
-    <w:rsid w:val="00AE7E4D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF05EF"/>
     <w:rsid w:val="00AF07F6"/>
     <w:rsid w:val="00AF0987"/>
     <w:rsid w:val="00AF0A2F"/>
     <w:rsid w:val="00AF0B30"/>
     <w:rsid w:val="00AF100C"/>
     <w:rsid w:val="00AF1109"/>
     <w:rsid w:val="00AF1BDD"/>
     <w:rsid w:val="00AF1DE1"/>
     <w:rsid w:val="00AF217C"/>
     <w:rsid w:val="00AF27C9"/>
-    <w:rsid w:val="00AF2A48"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF3242"/>
     <w:rsid w:val="00AF333E"/>
     <w:rsid w:val="00AF33DF"/>
-    <w:rsid w:val="00AF3431"/>
     <w:rsid w:val="00AF35AE"/>
     <w:rsid w:val="00AF3F99"/>
-    <w:rsid w:val="00AF4102"/>
     <w:rsid w:val="00AF4155"/>
     <w:rsid w:val="00AF461D"/>
-    <w:rsid w:val="00AF46ED"/>
     <w:rsid w:val="00AF50C6"/>
-    <w:rsid w:val="00AF5437"/>
     <w:rsid w:val="00AF5629"/>
     <w:rsid w:val="00AF57DE"/>
-    <w:rsid w:val="00AF66B5"/>
     <w:rsid w:val="00AF6711"/>
     <w:rsid w:val="00AF688E"/>
-    <w:rsid w:val="00AF6A1B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF73A5"/>
     <w:rsid w:val="00AF7415"/>
-    <w:rsid w:val="00AF74EC"/>
     <w:rsid w:val="00AF7AA1"/>
-    <w:rsid w:val="00AF7AD2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B00486"/>
     <w:rsid w:val="00B006A7"/>
-    <w:rsid w:val="00B00B91"/>
     <w:rsid w:val="00B00DF2"/>
     <w:rsid w:val="00B01113"/>
     <w:rsid w:val="00B01257"/>
-    <w:rsid w:val="00B01291"/>
     <w:rsid w:val="00B01E88"/>
-    <w:rsid w:val="00B01F7B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B02A7F"/>
     <w:rsid w:val="00B02BC2"/>
     <w:rsid w:val="00B02C2F"/>
     <w:rsid w:val="00B02E12"/>
-    <w:rsid w:val="00B02F5A"/>
     <w:rsid w:val="00B02FD3"/>
-    <w:rsid w:val="00B036B6"/>
     <w:rsid w:val="00B03ADD"/>
     <w:rsid w:val="00B03F2F"/>
-    <w:rsid w:val="00B041F7"/>
     <w:rsid w:val="00B042D2"/>
-    <w:rsid w:val="00B04305"/>
     <w:rsid w:val="00B045E5"/>
     <w:rsid w:val="00B053D2"/>
     <w:rsid w:val="00B05788"/>
-    <w:rsid w:val="00B05EC8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B06123"/>
     <w:rsid w:val="00B06311"/>
-    <w:rsid w:val="00B064DD"/>
     <w:rsid w:val="00B0664F"/>
     <w:rsid w:val="00B06902"/>
-    <w:rsid w:val="00B06E5B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B0725F"/>
     <w:rsid w:val="00B07361"/>
-    <w:rsid w:val="00B07557"/>
     <w:rsid w:val="00B1002E"/>
-    <w:rsid w:val="00B1054C"/>
     <w:rsid w:val="00B10C8B"/>
     <w:rsid w:val="00B1161B"/>
     <w:rsid w:val="00B11810"/>
-    <w:rsid w:val="00B11875"/>
     <w:rsid w:val="00B11AF5"/>
-    <w:rsid w:val="00B11B86"/>
     <w:rsid w:val="00B11D06"/>
     <w:rsid w:val="00B11DE7"/>
-    <w:rsid w:val="00B11FDE"/>
     <w:rsid w:val="00B12417"/>
-    <w:rsid w:val="00B12E19"/>
     <w:rsid w:val="00B12ED2"/>
-    <w:rsid w:val="00B12F22"/>
     <w:rsid w:val="00B13001"/>
     <w:rsid w:val="00B1309E"/>
-    <w:rsid w:val="00B13931"/>
-    <w:rsid w:val="00B14870"/>
     <w:rsid w:val="00B14CFC"/>
     <w:rsid w:val="00B14F73"/>
     <w:rsid w:val="00B1518E"/>
     <w:rsid w:val="00B15508"/>
     <w:rsid w:val="00B15816"/>
     <w:rsid w:val="00B15DB9"/>
     <w:rsid w:val="00B15DDF"/>
     <w:rsid w:val="00B1655E"/>
     <w:rsid w:val="00B166EE"/>
     <w:rsid w:val="00B16716"/>
     <w:rsid w:val="00B16AA7"/>
     <w:rsid w:val="00B17010"/>
-    <w:rsid w:val="00B176EE"/>
     <w:rsid w:val="00B17A5A"/>
-    <w:rsid w:val="00B17B19"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B20873"/>
     <w:rsid w:val="00B2155F"/>
-    <w:rsid w:val="00B215EB"/>
     <w:rsid w:val="00B21A62"/>
     <w:rsid w:val="00B21B5A"/>
     <w:rsid w:val="00B21D47"/>
-    <w:rsid w:val="00B224C1"/>
-    <w:rsid w:val="00B22636"/>
     <w:rsid w:val="00B22785"/>
     <w:rsid w:val="00B22ABB"/>
-    <w:rsid w:val="00B22C73"/>
     <w:rsid w:val="00B22E65"/>
-    <w:rsid w:val="00B23061"/>
-    <w:rsid w:val="00B232DA"/>
     <w:rsid w:val="00B2427A"/>
     <w:rsid w:val="00B2451A"/>
     <w:rsid w:val="00B24712"/>
-    <w:rsid w:val="00B2476E"/>
-    <w:rsid w:val="00B247F5"/>
     <w:rsid w:val="00B24837"/>
-    <w:rsid w:val="00B24968"/>
     <w:rsid w:val="00B24ABA"/>
     <w:rsid w:val="00B24EB4"/>
-    <w:rsid w:val="00B252A4"/>
     <w:rsid w:val="00B2530E"/>
     <w:rsid w:val="00B257FB"/>
     <w:rsid w:val="00B25A08"/>
     <w:rsid w:val="00B25D19"/>
-    <w:rsid w:val="00B26547"/>
-    <w:rsid w:val="00B271CF"/>
     <w:rsid w:val="00B30015"/>
     <w:rsid w:val="00B315FD"/>
-    <w:rsid w:val="00B31FD2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B32A12"/>
     <w:rsid w:val="00B32C37"/>
     <w:rsid w:val="00B3408E"/>
     <w:rsid w:val="00B34446"/>
-    <w:rsid w:val="00B34F0C"/>
     <w:rsid w:val="00B3518C"/>
     <w:rsid w:val="00B353D6"/>
     <w:rsid w:val="00B359CD"/>
-    <w:rsid w:val="00B3683B"/>
     <w:rsid w:val="00B36940"/>
     <w:rsid w:val="00B3695C"/>
     <w:rsid w:val="00B36D1A"/>
     <w:rsid w:val="00B36F1C"/>
     <w:rsid w:val="00B375E7"/>
-    <w:rsid w:val="00B37790"/>
     <w:rsid w:val="00B37997"/>
     <w:rsid w:val="00B37BE4"/>
     <w:rsid w:val="00B37DB3"/>
     <w:rsid w:val="00B37FEA"/>
-    <w:rsid w:val="00B403DA"/>
     <w:rsid w:val="00B40C36"/>
-    <w:rsid w:val="00B40DBF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B40ECD"/>
     <w:rsid w:val="00B41311"/>
-    <w:rsid w:val="00B41E45"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B42510"/>
     <w:rsid w:val="00B426ED"/>
-    <w:rsid w:val="00B427AF"/>
     <w:rsid w:val="00B42E0C"/>
-    <w:rsid w:val="00B42FE4"/>
     <w:rsid w:val="00B434AF"/>
     <w:rsid w:val="00B434F6"/>
-    <w:rsid w:val="00B43627"/>
     <w:rsid w:val="00B43814"/>
-    <w:rsid w:val="00B43DDD"/>
     <w:rsid w:val="00B45107"/>
-    <w:rsid w:val="00B451BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B4567A"/>
     <w:rsid w:val="00B467AD"/>
     <w:rsid w:val="00B46A8C"/>
-    <w:rsid w:val="00B46E28"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B477F0"/>
     <w:rsid w:val="00B47827"/>
-    <w:rsid w:val="00B47A3E"/>
     <w:rsid w:val="00B506FA"/>
-    <w:rsid w:val="00B5077E"/>
     <w:rsid w:val="00B507A7"/>
-    <w:rsid w:val="00B50910"/>
-    <w:rsid w:val="00B510F5"/>
     <w:rsid w:val="00B5163B"/>
     <w:rsid w:val="00B516C0"/>
-    <w:rsid w:val="00B51A31"/>
     <w:rsid w:val="00B5245A"/>
     <w:rsid w:val="00B5247D"/>
-    <w:rsid w:val="00B526D5"/>
     <w:rsid w:val="00B52800"/>
-    <w:rsid w:val="00B529D1"/>
     <w:rsid w:val="00B52B9E"/>
-    <w:rsid w:val="00B531FA"/>
     <w:rsid w:val="00B5323E"/>
-    <w:rsid w:val="00B53325"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B53C5E"/>
     <w:rsid w:val="00B53E36"/>
-    <w:rsid w:val="00B54560"/>
     <w:rsid w:val="00B54852"/>
     <w:rsid w:val="00B54A1C"/>
-    <w:rsid w:val="00B54AF6"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00B56B83"/>
     <w:rsid w:val="00B5701A"/>
-    <w:rsid w:val="00B57AE0"/>
     <w:rsid w:val="00B57FEB"/>
-    <w:rsid w:val="00B6023E"/>
     <w:rsid w:val="00B60725"/>
     <w:rsid w:val="00B60893"/>
-    <w:rsid w:val="00B60D85"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B611B6"/>
     <w:rsid w:val="00B61271"/>
     <w:rsid w:val="00B6170C"/>
-    <w:rsid w:val="00B619FF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B61DE8"/>
     <w:rsid w:val="00B6214B"/>
     <w:rsid w:val="00B62382"/>
     <w:rsid w:val="00B6260A"/>
     <w:rsid w:val="00B629FE"/>
-    <w:rsid w:val="00B62D56"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B634E1"/>
     <w:rsid w:val="00B6384E"/>
     <w:rsid w:val="00B63999"/>
     <w:rsid w:val="00B63D42"/>
-    <w:rsid w:val="00B641D0"/>
     <w:rsid w:val="00B642E7"/>
-    <w:rsid w:val="00B650FF"/>
     <w:rsid w:val="00B65134"/>
-    <w:rsid w:val="00B6535C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B65B6A"/>
     <w:rsid w:val="00B65CAD"/>
-    <w:rsid w:val="00B65D68"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B66715"/>
     <w:rsid w:val="00B66C15"/>
-    <w:rsid w:val="00B67F74"/>
     <w:rsid w:val="00B70401"/>
-    <w:rsid w:val="00B706F7"/>
     <w:rsid w:val="00B70AEE"/>
     <w:rsid w:val="00B711CB"/>
-    <w:rsid w:val="00B71683"/>
     <w:rsid w:val="00B71ADF"/>
     <w:rsid w:val="00B71C82"/>
-    <w:rsid w:val="00B72563"/>
     <w:rsid w:val="00B72707"/>
     <w:rsid w:val="00B72A7B"/>
     <w:rsid w:val="00B72C07"/>
     <w:rsid w:val="00B73110"/>
     <w:rsid w:val="00B731F9"/>
-    <w:rsid w:val="00B73564"/>
-    <w:rsid w:val="00B735F5"/>
     <w:rsid w:val="00B738BB"/>
     <w:rsid w:val="00B73BB5"/>
-    <w:rsid w:val="00B73E01"/>
-    <w:rsid w:val="00B73E35"/>
     <w:rsid w:val="00B743C0"/>
     <w:rsid w:val="00B74D6C"/>
-    <w:rsid w:val="00B74E44"/>
     <w:rsid w:val="00B7501C"/>
     <w:rsid w:val="00B7503C"/>
     <w:rsid w:val="00B7586D"/>
-    <w:rsid w:val="00B75936"/>
     <w:rsid w:val="00B75C7E"/>
     <w:rsid w:val="00B75FF9"/>
     <w:rsid w:val="00B76013"/>
-    <w:rsid w:val="00B763BD"/>
     <w:rsid w:val="00B76530"/>
-    <w:rsid w:val="00B76656"/>
     <w:rsid w:val="00B76B70"/>
-    <w:rsid w:val="00B7748E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B7755E"/>
     <w:rsid w:val="00B7776D"/>
-    <w:rsid w:val="00B779BC"/>
     <w:rsid w:val="00B77EF4"/>
     <w:rsid w:val="00B77F4D"/>
-    <w:rsid w:val="00B8020D"/>
-    <w:rsid w:val="00B8053D"/>
     <w:rsid w:val="00B80BA9"/>
     <w:rsid w:val="00B80DA0"/>
-    <w:rsid w:val="00B812E3"/>
-    <w:rsid w:val="00B81938"/>
     <w:rsid w:val="00B81CAC"/>
     <w:rsid w:val="00B81F23"/>
-    <w:rsid w:val="00B81F4F"/>
     <w:rsid w:val="00B8247A"/>
-    <w:rsid w:val="00B825D6"/>
-    <w:rsid w:val="00B82700"/>
     <w:rsid w:val="00B82A3A"/>
-    <w:rsid w:val="00B82C49"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B8372D"/>
     <w:rsid w:val="00B83884"/>
     <w:rsid w:val="00B839DA"/>
-    <w:rsid w:val="00B83A7B"/>
     <w:rsid w:val="00B83D93"/>
-    <w:rsid w:val="00B83E05"/>
-    <w:rsid w:val="00B83F6D"/>
     <w:rsid w:val="00B8495B"/>
-    <w:rsid w:val="00B84A4F"/>
-    <w:rsid w:val="00B84CB2"/>
     <w:rsid w:val="00B84DB9"/>
     <w:rsid w:val="00B856A7"/>
     <w:rsid w:val="00B856C5"/>
     <w:rsid w:val="00B861EB"/>
-    <w:rsid w:val="00B867ED"/>
-    <w:rsid w:val="00B86F0A"/>
     <w:rsid w:val="00B87355"/>
-    <w:rsid w:val="00B873AE"/>
     <w:rsid w:val="00B8770C"/>
     <w:rsid w:val="00B877CA"/>
-    <w:rsid w:val="00B87A9E"/>
     <w:rsid w:val="00B87F6F"/>
-    <w:rsid w:val="00B90250"/>
-    <w:rsid w:val="00B90540"/>
     <w:rsid w:val="00B90767"/>
-    <w:rsid w:val="00B9089C"/>
     <w:rsid w:val="00B90A19"/>
     <w:rsid w:val="00B90B15"/>
     <w:rsid w:val="00B90C49"/>
     <w:rsid w:val="00B90F61"/>
-    <w:rsid w:val="00B91F17"/>
-    <w:rsid w:val="00B92057"/>
     <w:rsid w:val="00B92121"/>
     <w:rsid w:val="00B924F9"/>
     <w:rsid w:val="00B930F8"/>
     <w:rsid w:val="00B931B4"/>
     <w:rsid w:val="00B936D7"/>
-    <w:rsid w:val="00B93C90"/>
     <w:rsid w:val="00B93CB0"/>
     <w:rsid w:val="00B93D39"/>
-    <w:rsid w:val="00B94B6F"/>
     <w:rsid w:val="00B955A3"/>
-    <w:rsid w:val="00B95E26"/>
-    <w:rsid w:val="00B96414"/>
     <w:rsid w:val="00B96771"/>
-    <w:rsid w:val="00B96AC2"/>
-    <w:rsid w:val="00B96BCF"/>
     <w:rsid w:val="00B96C08"/>
-    <w:rsid w:val="00B96FDB"/>
     <w:rsid w:val="00B972F3"/>
-    <w:rsid w:val="00B97817"/>
     <w:rsid w:val="00B979E8"/>
-    <w:rsid w:val="00B97C42"/>
     <w:rsid w:val="00B97DBD"/>
-    <w:rsid w:val="00BA008B"/>
-    <w:rsid w:val="00BA0780"/>
     <w:rsid w:val="00BA0B61"/>
     <w:rsid w:val="00BA0E09"/>
     <w:rsid w:val="00BA12E2"/>
-    <w:rsid w:val="00BA13AB"/>
     <w:rsid w:val="00BA1680"/>
     <w:rsid w:val="00BA1B1D"/>
-    <w:rsid w:val="00BA1E50"/>
-    <w:rsid w:val="00BA1E6B"/>
     <w:rsid w:val="00BA202B"/>
     <w:rsid w:val="00BA20DE"/>
     <w:rsid w:val="00BA2289"/>
     <w:rsid w:val="00BA2294"/>
-    <w:rsid w:val="00BA2733"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BA3AE9"/>
     <w:rsid w:val="00BA4376"/>
-    <w:rsid w:val="00BA4508"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA54FC"/>
     <w:rsid w:val="00BA57CC"/>
     <w:rsid w:val="00BA5B54"/>
-    <w:rsid w:val="00BA60B5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA68FD"/>
     <w:rsid w:val="00BA6F56"/>
-    <w:rsid w:val="00BA6F5A"/>
-    <w:rsid w:val="00BA7588"/>
     <w:rsid w:val="00BA7632"/>
-    <w:rsid w:val="00BA7DB6"/>
-    <w:rsid w:val="00BA7F20"/>
     <w:rsid w:val="00BB06E4"/>
     <w:rsid w:val="00BB0AB5"/>
-    <w:rsid w:val="00BB0B80"/>
     <w:rsid w:val="00BB0F0E"/>
-    <w:rsid w:val="00BB17A9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB25F5"/>
     <w:rsid w:val="00BB285E"/>
     <w:rsid w:val="00BB2CDA"/>
     <w:rsid w:val="00BB3049"/>
     <w:rsid w:val="00BB341B"/>
     <w:rsid w:val="00BB346D"/>
     <w:rsid w:val="00BB352D"/>
-    <w:rsid w:val="00BB3C82"/>
-    <w:rsid w:val="00BB3D4C"/>
     <w:rsid w:val="00BB4579"/>
-    <w:rsid w:val="00BB4D30"/>
-    <w:rsid w:val="00BB4F76"/>
     <w:rsid w:val="00BB526F"/>
     <w:rsid w:val="00BB5951"/>
     <w:rsid w:val="00BB5C83"/>
-    <w:rsid w:val="00BB5D90"/>
     <w:rsid w:val="00BB6024"/>
     <w:rsid w:val="00BB643C"/>
     <w:rsid w:val="00BB6849"/>
-    <w:rsid w:val="00BB690F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB6C36"/>
     <w:rsid w:val="00BB711B"/>
-    <w:rsid w:val="00BB7154"/>
-    <w:rsid w:val="00BB730F"/>
     <w:rsid w:val="00BB7356"/>
     <w:rsid w:val="00BB7B26"/>
     <w:rsid w:val="00BB7D1C"/>
-    <w:rsid w:val="00BC0513"/>
     <w:rsid w:val="00BC06F0"/>
-    <w:rsid w:val="00BC0A87"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BC0EFF"/>
     <w:rsid w:val="00BC0F6C"/>
-    <w:rsid w:val="00BC1753"/>
     <w:rsid w:val="00BC1B3F"/>
     <w:rsid w:val="00BC1C22"/>
-    <w:rsid w:val="00BC268A"/>
     <w:rsid w:val="00BC274F"/>
-    <w:rsid w:val="00BC28D3"/>
     <w:rsid w:val="00BC3964"/>
-    <w:rsid w:val="00BC3C76"/>
-    <w:rsid w:val="00BC4727"/>
     <w:rsid w:val="00BC499A"/>
-    <w:rsid w:val="00BC4AC0"/>
-    <w:rsid w:val="00BC4D70"/>
     <w:rsid w:val="00BC4FBB"/>
     <w:rsid w:val="00BC5007"/>
     <w:rsid w:val="00BC5D7D"/>
-    <w:rsid w:val="00BC5ED5"/>
     <w:rsid w:val="00BC6506"/>
     <w:rsid w:val="00BC67EB"/>
-    <w:rsid w:val="00BC6B46"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BC6DAE"/>
     <w:rsid w:val="00BC717E"/>
-    <w:rsid w:val="00BC71E4"/>
     <w:rsid w:val="00BC7419"/>
-    <w:rsid w:val="00BC74AB"/>
     <w:rsid w:val="00BC773E"/>
     <w:rsid w:val="00BC7754"/>
-    <w:rsid w:val="00BC77EE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00BD18C2"/>
     <w:rsid w:val="00BD1D50"/>
-    <w:rsid w:val="00BD2143"/>
     <w:rsid w:val="00BD253A"/>
     <w:rsid w:val="00BD25ED"/>
     <w:rsid w:val="00BD27E4"/>
-    <w:rsid w:val="00BD2B20"/>
-    <w:rsid w:val="00BD2C0D"/>
     <w:rsid w:val="00BD2C6F"/>
-    <w:rsid w:val="00BD2DA9"/>
-    <w:rsid w:val="00BD2DED"/>
     <w:rsid w:val="00BD2FEA"/>
-    <w:rsid w:val="00BD2FEB"/>
-    <w:rsid w:val="00BD30D3"/>
     <w:rsid w:val="00BD3145"/>
     <w:rsid w:val="00BD3395"/>
     <w:rsid w:val="00BD34C6"/>
     <w:rsid w:val="00BD34F7"/>
-    <w:rsid w:val="00BD4086"/>
     <w:rsid w:val="00BD4541"/>
-    <w:rsid w:val="00BD4795"/>
-    <w:rsid w:val="00BD47FF"/>
     <w:rsid w:val="00BD4C15"/>
     <w:rsid w:val="00BD4DFE"/>
-    <w:rsid w:val="00BD4EA4"/>
-    <w:rsid w:val="00BD502E"/>
     <w:rsid w:val="00BD5823"/>
     <w:rsid w:val="00BD593F"/>
     <w:rsid w:val="00BD6706"/>
-    <w:rsid w:val="00BD6983"/>
     <w:rsid w:val="00BD6E1C"/>
-    <w:rsid w:val="00BD78B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE0A1C"/>
     <w:rsid w:val="00BE0D08"/>
     <w:rsid w:val="00BE1405"/>
     <w:rsid w:val="00BE15A8"/>
     <w:rsid w:val="00BE15F5"/>
     <w:rsid w:val="00BE16E3"/>
-    <w:rsid w:val="00BE1F48"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE245F"/>
     <w:rsid w:val="00BE2886"/>
     <w:rsid w:val="00BE2985"/>
     <w:rsid w:val="00BE2B85"/>
-    <w:rsid w:val="00BE2E07"/>
     <w:rsid w:val="00BE31C3"/>
     <w:rsid w:val="00BE3339"/>
-    <w:rsid w:val="00BE3480"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE3D15"/>
     <w:rsid w:val="00BE3F01"/>
-    <w:rsid w:val="00BE42F2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BE5095"/>
     <w:rsid w:val="00BE54F3"/>
     <w:rsid w:val="00BE562D"/>
-    <w:rsid w:val="00BE5F4F"/>
     <w:rsid w:val="00BE61D5"/>
-    <w:rsid w:val="00BE65FD"/>
-    <w:rsid w:val="00BE69EA"/>
     <w:rsid w:val="00BE6C34"/>
-    <w:rsid w:val="00BE6DBF"/>
-    <w:rsid w:val="00BE758B"/>
     <w:rsid w:val="00BE779E"/>
-    <w:rsid w:val="00BE7973"/>
     <w:rsid w:val="00BE7ED8"/>
     <w:rsid w:val="00BF0172"/>
     <w:rsid w:val="00BF04E0"/>
-    <w:rsid w:val="00BF06FE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BF131A"/>
     <w:rsid w:val="00BF1ED0"/>
     <w:rsid w:val="00BF2048"/>
-    <w:rsid w:val="00BF2608"/>
     <w:rsid w:val="00BF296B"/>
-    <w:rsid w:val="00BF2C1C"/>
-    <w:rsid w:val="00BF2CB0"/>
     <w:rsid w:val="00BF3420"/>
     <w:rsid w:val="00BF36F8"/>
-    <w:rsid w:val="00BF3A4D"/>
     <w:rsid w:val="00BF3E11"/>
-    <w:rsid w:val="00BF4107"/>
     <w:rsid w:val="00BF4112"/>
     <w:rsid w:val="00BF427B"/>
-    <w:rsid w:val="00BF4CA1"/>
     <w:rsid w:val="00BF4D46"/>
-    <w:rsid w:val="00BF50AA"/>
     <w:rsid w:val="00BF51E8"/>
-    <w:rsid w:val="00BF5468"/>
-    <w:rsid w:val="00BF548D"/>
     <w:rsid w:val="00BF5853"/>
-    <w:rsid w:val="00BF5912"/>
     <w:rsid w:val="00BF596C"/>
-    <w:rsid w:val="00BF63E3"/>
     <w:rsid w:val="00BF6E40"/>
-    <w:rsid w:val="00BF732E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C00884"/>
     <w:rsid w:val="00C009CB"/>
-    <w:rsid w:val="00C00B35"/>
     <w:rsid w:val="00C0133B"/>
     <w:rsid w:val="00C01770"/>
-    <w:rsid w:val="00C019E3"/>
     <w:rsid w:val="00C01AB6"/>
-    <w:rsid w:val="00C01BDD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C0439E"/>
     <w:rsid w:val="00C043DB"/>
     <w:rsid w:val="00C04922"/>
-    <w:rsid w:val="00C04B66"/>
     <w:rsid w:val="00C04F56"/>
-    <w:rsid w:val="00C05729"/>
-    <w:rsid w:val="00C05CF8"/>
     <w:rsid w:val="00C06282"/>
     <w:rsid w:val="00C06478"/>
-    <w:rsid w:val="00C067F0"/>
     <w:rsid w:val="00C06AC7"/>
     <w:rsid w:val="00C06CEF"/>
     <w:rsid w:val="00C06E08"/>
     <w:rsid w:val="00C06EEC"/>
-    <w:rsid w:val="00C0705B"/>
     <w:rsid w:val="00C0720F"/>
-    <w:rsid w:val="00C07225"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C07D0F"/>
     <w:rsid w:val="00C102BA"/>
     <w:rsid w:val="00C103FA"/>
     <w:rsid w:val="00C10BFE"/>
-    <w:rsid w:val="00C10DAA"/>
     <w:rsid w:val="00C10FD4"/>
-    <w:rsid w:val="00C115C5"/>
-    <w:rsid w:val="00C11605"/>
     <w:rsid w:val="00C11A6B"/>
-    <w:rsid w:val="00C124F0"/>
-    <w:rsid w:val="00C12CBC"/>
     <w:rsid w:val="00C1346F"/>
     <w:rsid w:val="00C1382E"/>
     <w:rsid w:val="00C13BCB"/>
     <w:rsid w:val="00C13C0E"/>
-    <w:rsid w:val="00C14492"/>
     <w:rsid w:val="00C14BBE"/>
     <w:rsid w:val="00C15162"/>
-    <w:rsid w:val="00C152E1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C156FE"/>
     <w:rsid w:val="00C1570C"/>
     <w:rsid w:val="00C1572E"/>
-    <w:rsid w:val="00C165AB"/>
     <w:rsid w:val="00C16731"/>
-    <w:rsid w:val="00C16CFF"/>
     <w:rsid w:val="00C17547"/>
-    <w:rsid w:val="00C17624"/>
     <w:rsid w:val="00C177C5"/>
-    <w:rsid w:val="00C17C9A"/>
-    <w:rsid w:val="00C2020D"/>
     <w:rsid w:val="00C20243"/>
-    <w:rsid w:val="00C2071B"/>
-    <w:rsid w:val="00C215E6"/>
     <w:rsid w:val="00C21ADE"/>
     <w:rsid w:val="00C22129"/>
     <w:rsid w:val="00C22259"/>
     <w:rsid w:val="00C222D5"/>
     <w:rsid w:val="00C22361"/>
-    <w:rsid w:val="00C224D0"/>
-    <w:rsid w:val="00C22A46"/>
     <w:rsid w:val="00C22A5C"/>
-    <w:rsid w:val="00C22E23"/>
     <w:rsid w:val="00C22EED"/>
     <w:rsid w:val="00C2359B"/>
     <w:rsid w:val="00C239DF"/>
     <w:rsid w:val="00C23A21"/>
-    <w:rsid w:val="00C23D01"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C240ED"/>
     <w:rsid w:val="00C245E4"/>
-    <w:rsid w:val="00C24D91"/>
     <w:rsid w:val="00C24DC4"/>
-    <w:rsid w:val="00C253A9"/>
     <w:rsid w:val="00C25422"/>
     <w:rsid w:val="00C25BCD"/>
-    <w:rsid w:val="00C25E29"/>
     <w:rsid w:val="00C2637C"/>
-    <w:rsid w:val="00C26494"/>
-    <w:rsid w:val="00C26621"/>
     <w:rsid w:val="00C2667E"/>
-    <w:rsid w:val="00C26BA2"/>
     <w:rsid w:val="00C26D26"/>
     <w:rsid w:val="00C26D89"/>
-    <w:rsid w:val="00C270BC"/>
-    <w:rsid w:val="00C275DA"/>
     <w:rsid w:val="00C277CF"/>
     <w:rsid w:val="00C300B3"/>
     <w:rsid w:val="00C30280"/>
-    <w:rsid w:val="00C30516"/>
-    <w:rsid w:val="00C30636"/>
     <w:rsid w:val="00C3077A"/>
-    <w:rsid w:val="00C3088A"/>
-    <w:rsid w:val="00C30952"/>
     <w:rsid w:val="00C30C10"/>
-    <w:rsid w:val="00C310F7"/>
     <w:rsid w:val="00C31833"/>
-    <w:rsid w:val="00C31B54"/>
     <w:rsid w:val="00C31E48"/>
-    <w:rsid w:val="00C31F55"/>
-    <w:rsid w:val="00C31F74"/>
     <w:rsid w:val="00C321DD"/>
-    <w:rsid w:val="00C323A8"/>
     <w:rsid w:val="00C325D8"/>
     <w:rsid w:val="00C32EC6"/>
     <w:rsid w:val="00C33018"/>
     <w:rsid w:val="00C33B4D"/>
     <w:rsid w:val="00C33BEF"/>
     <w:rsid w:val="00C33E12"/>
-    <w:rsid w:val="00C34041"/>
-    <w:rsid w:val="00C348E8"/>
     <w:rsid w:val="00C35013"/>
     <w:rsid w:val="00C351F4"/>
-    <w:rsid w:val="00C354F6"/>
     <w:rsid w:val="00C355CB"/>
     <w:rsid w:val="00C3572D"/>
     <w:rsid w:val="00C35A49"/>
-    <w:rsid w:val="00C35BF5"/>
     <w:rsid w:val="00C35C68"/>
     <w:rsid w:val="00C35EE6"/>
-    <w:rsid w:val="00C36022"/>
     <w:rsid w:val="00C3698F"/>
     <w:rsid w:val="00C36AF1"/>
     <w:rsid w:val="00C371C2"/>
     <w:rsid w:val="00C3737D"/>
     <w:rsid w:val="00C37458"/>
-    <w:rsid w:val="00C375A6"/>
-    <w:rsid w:val="00C375AA"/>
     <w:rsid w:val="00C37A35"/>
     <w:rsid w:val="00C37AF7"/>
-    <w:rsid w:val="00C37D21"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C41967"/>
     <w:rsid w:val="00C41A55"/>
-    <w:rsid w:val="00C41B10"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C423A8"/>
     <w:rsid w:val="00C42432"/>
     <w:rsid w:val="00C42598"/>
     <w:rsid w:val="00C429A2"/>
     <w:rsid w:val="00C42B38"/>
     <w:rsid w:val="00C42CB0"/>
-    <w:rsid w:val="00C43139"/>
-    <w:rsid w:val="00C439A9"/>
     <w:rsid w:val="00C44667"/>
     <w:rsid w:val="00C4513F"/>
-    <w:rsid w:val="00C451DA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C455A3"/>
     <w:rsid w:val="00C45E29"/>
-    <w:rsid w:val="00C46A88"/>
     <w:rsid w:val="00C46EDB"/>
     <w:rsid w:val="00C46EEF"/>
     <w:rsid w:val="00C472D2"/>
-    <w:rsid w:val="00C47751"/>
     <w:rsid w:val="00C4779B"/>
-    <w:rsid w:val="00C47CC6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C50458"/>
     <w:rsid w:val="00C505BF"/>
-    <w:rsid w:val="00C50C31"/>
     <w:rsid w:val="00C50E79"/>
-    <w:rsid w:val="00C50FFA"/>
-    <w:rsid w:val="00C513CF"/>
     <w:rsid w:val="00C5178E"/>
     <w:rsid w:val="00C5244E"/>
     <w:rsid w:val="00C5292A"/>
-    <w:rsid w:val="00C52E34"/>
     <w:rsid w:val="00C52F59"/>
     <w:rsid w:val="00C5303B"/>
-    <w:rsid w:val="00C530FC"/>
     <w:rsid w:val="00C53905"/>
     <w:rsid w:val="00C541D2"/>
     <w:rsid w:val="00C542CB"/>
-    <w:rsid w:val="00C542EB"/>
     <w:rsid w:val="00C54397"/>
-    <w:rsid w:val="00C5493D"/>
     <w:rsid w:val="00C54DB2"/>
-    <w:rsid w:val="00C55062"/>
     <w:rsid w:val="00C55B81"/>
-    <w:rsid w:val="00C55D16"/>
-    <w:rsid w:val="00C55E2D"/>
     <w:rsid w:val="00C562D9"/>
-    <w:rsid w:val="00C56362"/>
     <w:rsid w:val="00C564B9"/>
-    <w:rsid w:val="00C567C6"/>
-    <w:rsid w:val="00C569AD"/>
     <w:rsid w:val="00C57925"/>
-    <w:rsid w:val="00C57EEE"/>
     <w:rsid w:val="00C60AEC"/>
     <w:rsid w:val="00C60F76"/>
-    <w:rsid w:val="00C6139C"/>
     <w:rsid w:val="00C617E5"/>
     <w:rsid w:val="00C61E18"/>
     <w:rsid w:val="00C61E2F"/>
-    <w:rsid w:val="00C626BD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C629B7"/>
     <w:rsid w:val="00C63A92"/>
-    <w:rsid w:val="00C63E9F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C6428E"/>
     <w:rsid w:val="00C64985"/>
-    <w:rsid w:val="00C64AF3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C653E5"/>
     <w:rsid w:val="00C656B1"/>
-    <w:rsid w:val="00C65C5B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C663D1"/>
     <w:rsid w:val="00C666C1"/>
     <w:rsid w:val="00C667E4"/>
     <w:rsid w:val="00C672EA"/>
     <w:rsid w:val="00C676CA"/>
-    <w:rsid w:val="00C67B86"/>
     <w:rsid w:val="00C67CA5"/>
-    <w:rsid w:val="00C67E95"/>
     <w:rsid w:val="00C7014D"/>
-    <w:rsid w:val="00C7071B"/>
     <w:rsid w:val="00C710BD"/>
-    <w:rsid w:val="00C71161"/>
     <w:rsid w:val="00C71167"/>
-    <w:rsid w:val="00C71255"/>
     <w:rsid w:val="00C7152D"/>
-    <w:rsid w:val="00C71570"/>
     <w:rsid w:val="00C71AE8"/>
-    <w:rsid w:val="00C71C39"/>
-    <w:rsid w:val="00C71DC0"/>
     <w:rsid w:val="00C71E98"/>
-    <w:rsid w:val="00C72256"/>
     <w:rsid w:val="00C72C4F"/>
-    <w:rsid w:val="00C72E71"/>
-    <w:rsid w:val="00C73111"/>
     <w:rsid w:val="00C7349B"/>
-    <w:rsid w:val="00C73649"/>
-    <w:rsid w:val="00C73914"/>
     <w:rsid w:val="00C739BF"/>
     <w:rsid w:val="00C74064"/>
-    <w:rsid w:val="00C746F0"/>
     <w:rsid w:val="00C74ECE"/>
     <w:rsid w:val="00C74F3C"/>
     <w:rsid w:val="00C756C1"/>
     <w:rsid w:val="00C76132"/>
     <w:rsid w:val="00C762EA"/>
     <w:rsid w:val="00C76304"/>
-    <w:rsid w:val="00C766D6"/>
     <w:rsid w:val="00C76A9C"/>
     <w:rsid w:val="00C76AB7"/>
     <w:rsid w:val="00C76CD5"/>
     <w:rsid w:val="00C77026"/>
     <w:rsid w:val="00C77410"/>
     <w:rsid w:val="00C7776C"/>
-    <w:rsid w:val="00C77908"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C77B1E"/>
     <w:rsid w:val="00C77C46"/>
     <w:rsid w:val="00C77D17"/>
     <w:rsid w:val="00C77E0B"/>
-    <w:rsid w:val="00C80220"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C80DBB"/>
     <w:rsid w:val="00C8163A"/>
-    <w:rsid w:val="00C81C5E"/>
     <w:rsid w:val="00C81C96"/>
-    <w:rsid w:val="00C81D06"/>
     <w:rsid w:val="00C81E09"/>
-    <w:rsid w:val="00C82029"/>
-    <w:rsid w:val="00C82386"/>
     <w:rsid w:val="00C832D7"/>
     <w:rsid w:val="00C83569"/>
-    <w:rsid w:val="00C83E1A"/>
     <w:rsid w:val="00C84380"/>
-    <w:rsid w:val="00C84655"/>
-    <w:rsid w:val="00C84684"/>
     <w:rsid w:val="00C8489B"/>
     <w:rsid w:val="00C848B6"/>
-    <w:rsid w:val="00C84C80"/>
     <w:rsid w:val="00C84F26"/>
-    <w:rsid w:val="00C85659"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00C875C9"/>
     <w:rsid w:val="00C87671"/>
-    <w:rsid w:val="00C876B8"/>
     <w:rsid w:val="00C87AEB"/>
     <w:rsid w:val="00C87F04"/>
     <w:rsid w:val="00C87F97"/>
     <w:rsid w:val="00C9021F"/>
     <w:rsid w:val="00C9028D"/>
-    <w:rsid w:val="00C90689"/>
     <w:rsid w:val="00C906FE"/>
-    <w:rsid w:val="00C90795"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C92C83"/>
     <w:rsid w:val="00C92DB7"/>
-    <w:rsid w:val="00C92EFB"/>
-    <w:rsid w:val="00C92F0A"/>
     <w:rsid w:val="00C93158"/>
-    <w:rsid w:val="00C93691"/>
     <w:rsid w:val="00C93B3E"/>
-    <w:rsid w:val="00C93F6C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C94C29"/>
     <w:rsid w:val="00C94D83"/>
     <w:rsid w:val="00C95044"/>
-    <w:rsid w:val="00C956C2"/>
-    <w:rsid w:val="00C95814"/>
     <w:rsid w:val="00C96668"/>
     <w:rsid w:val="00C96752"/>
-    <w:rsid w:val="00C97018"/>
-    <w:rsid w:val="00C971D0"/>
     <w:rsid w:val="00C972B9"/>
-    <w:rsid w:val="00C973A6"/>
-    <w:rsid w:val="00C9766A"/>
     <w:rsid w:val="00C978EB"/>
     <w:rsid w:val="00C97B07"/>
-    <w:rsid w:val="00C97C2B"/>
     <w:rsid w:val="00CA1319"/>
-    <w:rsid w:val="00CA1F6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA2464"/>
     <w:rsid w:val="00CA2801"/>
-    <w:rsid w:val="00CA2DCC"/>
-    <w:rsid w:val="00CA2E11"/>
     <w:rsid w:val="00CA37E7"/>
-    <w:rsid w:val="00CA3FE6"/>
     <w:rsid w:val="00CA41BB"/>
     <w:rsid w:val="00CA41BF"/>
-    <w:rsid w:val="00CA4465"/>
     <w:rsid w:val="00CA566A"/>
     <w:rsid w:val="00CA5D2C"/>
-    <w:rsid w:val="00CA6285"/>
     <w:rsid w:val="00CA64C4"/>
     <w:rsid w:val="00CA6589"/>
     <w:rsid w:val="00CA65F9"/>
-    <w:rsid w:val="00CA697B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CA6B97"/>
     <w:rsid w:val="00CA6F64"/>
     <w:rsid w:val="00CA7648"/>
     <w:rsid w:val="00CA772F"/>
     <w:rsid w:val="00CA7838"/>
-    <w:rsid w:val="00CA7895"/>
-    <w:rsid w:val="00CA7A74"/>
     <w:rsid w:val="00CA7B6E"/>
     <w:rsid w:val="00CA7D7E"/>
-    <w:rsid w:val="00CA7EC1"/>
     <w:rsid w:val="00CA7F73"/>
-    <w:rsid w:val="00CB005F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB0AC6"/>
     <w:rsid w:val="00CB0B74"/>
     <w:rsid w:val="00CB0DD6"/>
-    <w:rsid w:val="00CB0F65"/>
     <w:rsid w:val="00CB1594"/>
-    <w:rsid w:val="00CB17B9"/>
     <w:rsid w:val="00CB1A3E"/>
     <w:rsid w:val="00CB1FD2"/>
-    <w:rsid w:val="00CB229A"/>
     <w:rsid w:val="00CB22FF"/>
-    <w:rsid w:val="00CB24E2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB32D2"/>
     <w:rsid w:val="00CB3355"/>
-    <w:rsid w:val="00CB3E01"/>
     <w:rsid w:val="00CB416B"/>
-    <w:rsid w:val="00CB4869"/>
     <w:rsid w:val="00CB4B7D"/>
-    <w:rsid w:val="00CB4DD7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB536D"/>
     <w:rsid w:val="00CB53E6"/>
     <w:rsid w:val="00CB5E6D"/>
     <w:rsid w:val="00CB61F0"/>
-    <w:rsid w:val="00CB624C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB657B"/>
     <w:rsid w:val="00CB686E"/>
-    <w:rsid w:val="00CB7058"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00CC0637"/>
     <w:rsid w:val="00CC0833"/>
     <w:rsid w:val="00CC0AB0"/>
-    <w:rsid w:val="00CC0D47"/>
     <w:rsid w:val="00CC0DAF"/>
-    <w:rsid w:val="00CC1480"/>
     <w:rsid w:val="00CC14E3"/>
     <w:rsid w:val="00CC1550"/>
     <w:rsid w:val="00CC156E"/>
-    <w:rsid w:val="00CC1770"/>
-    <w:rsid w:val="00CC1EA0"/>
     <w:rsid w:val="00CC244B"/>
-    <w:rsid w:val="00CC26FC"/>
-    <w:rsid w:val="00CC2917"/>
     <w:rsid w:val="00CC2A99"/>
-    <w:rsid w:val="00CC2ECA"/>
     <w:rsid w:val="00CC3083"/>
     <w:rsid w:val="00CC3471"/>
     <w:rsid w:val="00CC3CA9"/>
     <w:rsid w:val="00CC3DF4"/>
     <w:rsid w:val="00CC454E"/>
-    <w:rsid w:val="00CC4AD9"/>
-    <w:rsid w:val="00CC4C9B"/>
     <w:rsid w:val="00CC4CE6"/>
-    <w:rsid w:val="00CC4FDB"/>
     <w:rsid w:val="00CC5019"/>
-    <w:rsid w:val="00CC5922"/>
-    <w:rsid w:val="00CC599E"/>
     <w:rsid w:val="00CC61D2"/>
     <w:rsid w:val="00CC6239"/>
-    <w:rsid w:val="00CC67C1"/>
     <w:rsid w:val="00CC6BD6"/>
     <w:rsid w:val="00CC79CA"/>
     <w:rsid w:val="00CD023B"/>
     <w:rsid w:val="00CD05A2"/>
-    <w:rsid w:val="00CD07D9"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CD55A3"/>
     <w:rsid w:val="00CD55BA"/>
     <w:rsid w:val="00CD55BB"/>
-    <w:rsid w:val="00CD5719"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5F96"/>
     <w:rsid w:val="00CD61F2"/>
-    <w:rsid w:val="00CD6440"/>
     <w:rsid w:val="00CD69F2"/>
     <w:rsid w:val="00CD6A83"/>
     <w:rsid w:val="00CD6E67"/>
     <w:rsid w:val="00CD72D4"/>
     <w:rsid w:val="00CD739E"/>
     <w:rsid w:val="00CD7B2A"/>
-    <w:rsid w:val="00CE0755"/>
     <w:rsid w:val="00CE0847"/>
     <w:rsid w:val="00CE0C00"/>
     <w:rsid w:val="00CE0D01"/>
     <w:rsid w:val="00CE0D32"/>
     <w:rsid w:val="00CE1D28"/>
     <w:rsid w:val="00CE1D92"/>
     <w:rsid w:val="00CE1DDC"/>
     <w:rsid w:val="00CE1DF7"/>
-    <w:rsid w:val="00CE22A7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE2D4F"/>
     <w:rsid w:val="00CE2DDA"/>
     <w:rsid w:val="00CE30CD"/>
-    <w:rsid w:val="00CE3A44"/>
     <w:rsid w:val="00CE3DDE"/>
     <w:rsid w:val="00CE424D"/>
     <w:rsid w:val="00CE4294"/>
-    <w:rsid w:val="00CE4587"/>
-    <w:rsid w:val="00CE53AB"/>
     <w:rsid w:val="00CE559B"/>
-    <w:rsid w:val="00CE59C8"/>
     <w:rsid w:val="00CE5B8F"/>
     <w:rsid w:val="00CE5BFB"/>
-    <w:rsid w:val="00CE5F8B"/>
     <w:rsid w:val="00CE6574"/>
-    <w:rsid w:val="00CE6715"/>
     <w:rsid w:val="00CE6A34"/>
-    <w:rsid w:val="00CE6AD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CE7551"/>
     <w:rsid w:val="00CF09A6"/>
     <w:rsid w:val="00CF0D15"/>
     <w:rsid w:val="00CF137D"/>
-    <w:rsid w:val="00CF13AA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00CF2276"/>
     <w:rsid w:val="00CF2452"/>
     <w:rsid w:val="00CF2818"/>
-    <w:rsid w:val="00CF295D"/>
     <w:rsid w:val="00CF356A"/>
     <w:rsid w:val="00CF4049"/>
-    <w:rsid w:val="00CF4053"/>
-    <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF4386"/>
     <w:rsid w:val="00CF44EE"/>
     <w:rsid w:val="00CF4922"/>
     <w:rsid w:val="00CF4BEF"/>
-    <w:rsid w:val="00CF503E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CF5EB8"/>
     <w:rsid w:val="00CF672D"/>
-    <w:rsid w:val="00CF6932"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF7A88"/>
     <w:rsid w:val="00D002FB"/>
-    <w:rsid w:val="00D005B5"/>
-    <w:rsid w:val="00D0075D"/>
     <w:rsid w:val="00D00905"/>
-    <w:rsid w:val="00D00937"/>
-    <w:rsid w:val="00D00CA7"/>
     <w:rsid w:val="00D018F5"/>
-    <w:rsid w:val="00D0265B"/>
     <w:rsid w:val="00D026F1"/>
-    <w:rsid w:val="00D02AEE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D05988"/>
     <w:rsid w:val="00D062A6"/>
     <w:rsid w:val="00D06622"/>
-    <w:rsid w:val="00D068B4"/>
-    <w:rsid w:val="00D0692F"/>
     <w:rsid w:val="00D06E15"/>
-    <w:rsid w:val="00D07628"/>
     <w:rsid w:val="00D07847"/>
-    <w:rsid w:val="00D07DD0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D10722"/>
     <w:rsid w:val="00D10971"/>
-    <w:rsid w:val="00D10C75"/>
     <w:rsid w:val="00D11165"/>
-    <w:rsid w:val="00D116F1"/>
     <w:rsid w:val="00D11712"/>
-    <w:rsid w:val="00D11743"/>
     <w:rsid w:val="00D11AEB"/>
-    <w:rsid w:val="00D11BA8"/>
     <w:rsid w:val="00D11F5C"/>
     <w:rsid w:val="00D12208"/>
     <w:rsid w:val="00D12345"/>
     <w:rsid w:val="00D12754"/>
-    <w:rsid w:val="00D127A7"/>
     <w:rsid w:val="00D13CBE"/>
-    <w:rsid w:val="00D13D31"/>
     <w:rsid w:val="00D14027"/>
-    <w:rsid w:val="00D14191"/>
-    <w:rsid w:val="00D14250"/>
     <w:rsid w:val="00D142C9"/>
-    <w:rsid w:val="00D146B2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D166D5"/>
     <w:rsid w:val="00D1675F"/>
-    <w:rsid w:val="00D16818"/>
     <w:rsid w:val="00D16A7E"/>
     <w:rsid w:val="00D16AF0"/>
-    <w:rsid w:val="00D16D15"/>
-    <w:rsid w:val="00D1701E"/>
     <w:rsid w:val="00D171A4"/>
     <w:rsid w:val="00D17412"/>
-    <w:rsid w:val="00D17687"/>
     <w:rsid w:val="00D17A7D"/>
     <w:rsid w:val="00D20050"/>
-    <w:rsid w:val="00D203C1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D20797"/>
     <w:rsid w:val="00D20EAE"/>
-    <w:rsid w:val="00D21267"/>
     <w:rsid w:val="00D212D5"/>
     <w:rsid w:val="00D22160"/>
-    <w:rsid w:val="00D225CD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D24208"/>
     <w:rsid w:val="00D24B24"/>
     <w:rsid w:val="00D24D56"/>
     <w:rsid w:val="00D24EB0"/>
-    <w:rsid w:val="00D25146"/>
     <w:rsid w:val="00D2518C"/>
     <w:rsid w:val="00D25323"/>
     <w:rsid w:val="00D2540D"/>
     <w:rsid w:val="00D25810"/>
-    <w:rsid w:val="00D258D2"/>
     <w:rsid w:val="00D25987"/>
-    <w:rsid w:val="00D25C4A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D263D3"/>
     <w:rsid w:val="00D26447"/>
     <w:rsid w:val="00D2651C"/>
-    <w:rsid w:val="00D26784"/>
     <w:rsid w:val="00D26D70"/>
-    <w:rsid w:val="00D27010"/>
-    <w:rsid w:val="00D27884"/>
     <w:rsid w:val="00D27BE1"/>
     <w:rsid w:val="00D27CB7"/>
     <w:rsid w:val="00D30272"/>
     <w:rsid w:val="00D305AE"/>
-    <w:rsid w:val="00D308AF"/>
     <w:rsid w:val="00D30C4C"/>
-    <w:rsid w:val="00D30C5F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D315F6"/>
     <w:rsid w:val="00D31AF9"/>
-    <w:rsid w:val="00D32198"/>
     <w:rsid w:val="00D32C92"/>
-    <w:rsid w:val="00D33032"/>
-    <w:rsid w:val="00D333C7"/>
     <w:rsid w:val="00D33A32"/>
-    <w:rsid w:val="00D33BC5"/>
     <w:rsid w:val="00D33D97"/>
     <w:rsid w:val="00D341F2"/>
-    <w:rsid w:val="00D342FD"/>
     <w:rsid w:val="00D3477A"/>
-    <w:rsid w:val="00D34936"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D357AE"/>
     <w:rsid w:val="00D35801"/>
-    <w:rsid w:val="00D35E99"/>
     <w:rsid w:val="00D3649F"/>
-    <w:rsid w:val="00D3654C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D36792"/>
     <w:rsid w:val="00D36B08"/>
-    <w:rsid w:val="00D370F0"/>
     <w:rsid w:val="00D372B5"/>
     <w:rsid w:val="00D37EEE"/>
-    <w:rsid w:val="00D37FC2"/>
-    <w:rsid w:val="00D4013C"/>
     <w:rsid w:val="00D401FE"/>
     <w:rsid w:val="00D404A6"/>
     <w:rsid w:val="00D404A9"/>
     <w:rsid w:val="00D40543"/>
     <w:rsid w:val="00D40AAC"/>
-    <w:rsid w:val="00D411A7"/>
     <w:rsid w:val="00D41264"/>
     <w:rsid w:val="00D4140B"/>
     <w:rsid w:val="00D41692"/>
-    <w:rsid w:val="00D4186D"/>
     <w:rsid w:val="00D41EF7"/>
-    <w:rsid w:val="00D42250"/>
-    <w:rsid w:val="00D423BD"/>
     <w:rsid w:val="00D43208"/>
     <w:rsid w:val="00D43278"/>
     <w:rsid w:val="00D43D92"/>
-    <w:rsid w:val="00D4513D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D46661"/>
     <w:rsid w:val="00D466E7"/>
-    <w:rsid w:val="00D46A62"/>
     <w:rsid w:val="00D46BFC"/>
     <w:rsid w:val="00D46C32"/>
-    <w:rsid w:val="00D46EC1"/>
     <w:rsid w:val="00D470A6"/>
-    <w:rsid w:val="00D4762C"/>
-    <w:rsid w:val="00D47D1D"/>
     <w:rsid w:val="00D50144"/>
-    <w:rsid w:val="00D50C8D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D51ED4"/>
     <w:rsid w:val="00D51FA0"/>
-    <w:rsid w:val="00D52044"/>
-    <w:rsid w:val="00D520BE"/>
     <w:rsid w:val="00D52249"/>
-    <w:rsid w:val="00D5262F"/>
     <w:rsid w:val="00D52EC6"/>
-    <w:rsid w:val="00D5335F"/>
     <w:rsid w:val="00D5337D"/>
-    <w:rsid w:val="00D533F2"/>
-    <w:rsid w:val="00D53526"/>
     <w:rsid w:val="00D53C02"/>
-    <w:rsid w:val="00D53E3D"/>
     <w:rsid w:val="00D54728"/>
     <w:rsid w:val="00D5503B"/>
     <w:rsid w:val="00D550BE"/>
     <w:rsid w:val="00D550FB"/>
-    <w:rsid w:val="00D55620"/>
     <w:rsid w:val="00D5588C"/>
-    <w:rsid w:val="00D55EB3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D56C98"/>
     <w:rsid w:val="00D5711F"/>
-    <w:rsid w:val="00D5756A"/>
     <w:rsid w:val="00D578C5"/>
-    <w:rsid w:val="00D578F5"/>
-    <w:rsid w:val="00D57916"/>
     <w:rsid w:val="00D57929"/>
     <w:rsid w:val="00D57D32"/>
-    <w:rsid w:val="00D57F60"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D61983"/>
     <w:rsid w:val="00D61E03"/>
     <w:rsid w:val="00D61F3A"/>
-    <w:rsid w:val="00D62060"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D62A60"/>
     <w:rsid w:val="00D62AB2"/>
     <w:rsid w:val="00D631CC"/>
-    <w:rsid w:val="00D637A6"/>
     <w:rsid w:val="00D63CC4"/>
     <w:rsid w:val="00D6442D"/>
     <w:rsid w:val="00D6457F"/>
     <w:rsid w:val="00D64920"/>
-    <w:rsid w:val="00D649A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D64A9F"/>
     <w:rsid w:val="00D64B47"/>
     <w:rsid w:val="00D64D2B"/>
-    <w:rsid w:val="00D64DBC"/>
     <w:rsid w:val="00D653FE"/>
-    <w:rsid w:val="00D6555F"/>
-    <w:rsid w:val="00D658FF"/>
     <w:rsid w:val="00D65E04"/>
     <w:rsid w:val="00D6610D"/>
-    <w:rsid w:val="00D666D6"/>
-    <w:rsid w:val="00D668B2"/>
     <w:rsid w:val="00D669D2"/>
     <w:rsid w:val="00D66D59"/>
     <w:rsid w:val="00D66EE9"/>
-    <w:rsid w:val="00D66F4D"/>
     <w:rsid w:val="00D67101"/>
     <w:rsid w:val="00D67273"/>
-    <w:rsid w:val="00D67D15"/>
-    <w:rsid w:val="00D7000F"/>
     <w:rsid w:val="00D702E3"/>
     <w:rsid w:val="00D70677"/>
-    <w:rsid w:val="00D70B62"/>
     <w:rsid w:val="00D70C47"/>
-    <w:rsid w:val="00D70D6B"/>
     <w:rsid w:val="00D70D85"/>
     <w:rsid w:val="00D711F2"/>
-    <w:rsid w:val="00D716B5"/>
     <w:rsid w:val="00D717D7"/>
     <w:rsid w:val="00D718B1"/>
-    <w:rsid w:val="00D71AA9"/>
     <w:rsid w:val="00D72170"/>
-    <w:rsid w:val="00D72296"/>
     <w:rsid w:val="00D7250E"/>
     <w:rsid w:val="00D72C68"/>
     <w:rsid w:val="00D7331A"/>
-    <w:rsid w:val="00D733BC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D73E43"/>
     <w:rsid w:val="00D7447D"/>
     <w:rsid w:val="00D7469C"/>
     <w:rsid w:val="00D7499D"/>
     <w:rsid w:val="00D74FAE"/>
     <w:rsid w:val="00D7514B"/>
-    <w:rsid w:val="00D7636A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D7767E"/>
     <w:rsid w:val="00D77931"/>
-    <w:rsid w:val="00D80018"/>
     <w:rsid w:val="00D8023C"/>
-    <w:rsid w:val="00D80295"/>
-    <w:rsid w:val="00D80EF9"/>
     <w:rsid w:val="00D80EFF"/>
     <w:rsid w:val="00D81459"/>
     <w:rsid w:val="00D819F5"/>
-    <w:rsid w:val="00D81A06"/>
     <w:rsid w:val="00D81A33"/>
-    <w:rsid w:val="00D81B1F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D82254"/>
     <w:rsid w:val="00D82934"/>
-    <w:rsid w:val="00D82C7A"/>
-    <w:rsid w:val="00D83165"/>
     <w:rsid w:val="00D83464"/>
     <w:rsid w:val="00D83B40"/>
-    <w:rsid w:val="00D83DA9"/>
     <w:rsid w:val="00D83E2A"/>
     <w:rsid w:val="00D83F04"/>
-    <w:rsid w:val="00D83F2A"/>
     <w:rsid w:val="00D83F45"/>
     <w:rsid w:val="00D83F8D"/>
-    <w:rsid w:val="00D847F9"/>
     <w:rsid w:val="00D84A3D"/>
     <w:rsid w:val="00D84ECA"/>
     <w:rsid w:val="00D85042"/>
     <w:rsid w:val="00D854D7"/>
     <w:rsid w:val="00D859B6"/>
     <w:rsid w:val="00D85ADE"/>
     <w:rsid w:val="00D860CC"/>
     <w:rsid w:val="00D863CD"/>
     <w:rsid w:val="00D86652"/>
     <w:rsid w:val="00D86831"/>
     <w:rsid w:val="00D86F87"/>
     <w:rsid w:val="00D87739"/>
     <w:rsid w:val="00D90624"/>
     <w:rsid w:val="00D906D2"/>
-    <w:rsid w:val="00D90B1D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D91AF6"/>
     <w:rsid w:val="00D91B67"/>
     <w:rsid w:val="00D91E94"/>
     <w:rsid w:val="00D9213D"/>
     <w:rsid w:val="00D92CDF"/>
     <w:rsid w:val="00D93110"/>
-    <w:rsid w:val="00D931D0"/>
     <w:rsid w:val="00D93C76"/>
-    <w:rsid w:val="00D94128"/>
-    <w:rsid w:val="00D9541A"/>
     <w:rsid w:val="00D9588D"/>
     <w:rsid w:val="00D95C6F"/>
-    <w:rsid w:val="00D95D33"/>
     <w:rsid w:val="00D95EE0"/>
     <w:rsid w:val="00D95FC6"/>
-    <w:rsid w:val="00D96104"/>
-    <w:rsid w:val="00D964A3"/>
     <w:rsid w:val="00D96D05"/>
-    <w:rsid w:val="00D9702B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D977B1"/>
     <w:rsid w:val="00D97E14"/>
-    <w:rsid w:val="00D97FD0"/>
     <w:rsid w:val="00DA031D"/>
     <w:rsid w:val="00DA09B6"/>
     <w:rsid w:val="00DA0F41"/>
     <w:rsid w:val="00DA1046"/>
-    <w:rsid w:val="00DA1159"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA12C3"/>
     <w:rsid w:val="00DA130F"/>
-    <w:rsid w:val="00DA133D"/>
     <w:rsid w:val="00DA1969"/>
-    <w:rsid w:val="00DA1B50"/>
     <w:rsid w:val="00DA1F12"/>
     <w:rsid w:val="00DA1FC3"/>
     <w:rsid w:val="00DA20A1"/>
-    <w:rsid w:val="00DA263A"/>
-    <w:rsid w:val="00DA2B14"/>
     <w:rsid w:val="00DA2D86"/>
-    <w:rsid w:val="00DA2E37"/>
-    <w:rsid w:val="00DA3041"/>
     <w:rsid w:val="00DA40F5"/>
-    <w:rsid w:val="00DA422A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA4DCF"/>
     <w:rsid w:val="00DA5267"/>
     <w:rsid w:val="00DA5931"/>
     <w:rsid w:val="00DA5AD0"/>
     <w:rsid w:val="00DA5B4A"/>
     <w:rsid w:val="00DA5C59"/>
-    <w:rsid w:val="00DA6517"/>
     <w:rsid w:val="00DA67FA"/>
     <w:rsid w:val="00DA722B"/>
     <w:rsid w:val="00DA7291"/>
-    <w:rsid w:val="00DA7D80"/>
     <w:rsid w:val="00DA7D9F"/>
-    <w:rsid w:val="00DB0026"/>
     <w:rsid w:val="00DB00E1"/>
     <w:rsid w:val="00DB04D9"/>
     <w:rsid w:val="00DB08A4"/>
     <w:rsid w:val="00DB0AFC"/>
-    <w:rsid w:val="00DB0E30"/>
     <w:rsid w:val="00DB11AD"/>
     <w:rsid w:val="00DB12C4"/>
-    <w:rsid w:val="00DB1400"/>
     <w:rsid w:val="00DB19C7"/>
-    <w:rsid w:val="00DB1A88"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB1E1C"/>
     <w:rsid w:val="00DB208D"/>
     <w:rsid w:val="00DB2424"/>
-    <w:rsid w:val="00DB255D"/>
-    <w:rsid w:val="00DB272A"/>
     <w:rsid w:val="00DB28D8"/>
-    <w:rsid w:val="00DB2CFF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DB2F2D"/>
     <w:rsid w:val="00DB30D5"/>
-    <w:rsid w:val="00DB3837"/>
     <w:rsid w:val="00DB3DED"/>
     <w:rsid w:val="00DB3E2E"/>
     <w:rsid w:val="00DB3E84"/>
-    <w:rsid w:val="00DB4AE8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB584A"/>
     <w:rsid w:val="00DB58B4"/>
     <w:rsid w:val="00DB5A6D"/>
-    <w:rsid w:val="00DB635D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DB6957"/>
     <w:rsid w:val="00DB6FF7"/>
     <w:rsid w:val="00DB72C6"/>
-    <w:rsid w:val="00DB734F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB7C32"/>
     <w:rsid w:val="00DB7DBD"/>
     <w:rsid w:val="00DC02A0"/>
-    <w:rsid w:val="00DC0576"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC0935"/>
     <w:rsid w:val="00DC0A7C"/>
     <w:rsid w:val="00DC0B08"/>
     <w:rsid w:val="00DC0E27"/>
     <w:rsid w:val="00DC0FA0"/>
-    <w:rsid w:val="00DC13E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC183E"/>
     <w:rsid w:val="00DC1C87"/>
-    <w:rsid w:val="00DC1DC8"/>
     <w:rsid w:val="00DC1FF7"/>
-    <w:rsid w:val="00DC29CA"/>
     <w:rsid w:val="00DC2AEF"/>
-    <w:rsid w:val="00DC366A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DC38EA"/>
     <w:rsid w:val="00DC39DA"/>
-    <w:rsid w:val="00DC3A24"/>
     <w:rsid w:val="00DC3A87"/>
-    <w:rsid w:val="00DC413F"/>
     <w:rsid w:val="00DC4152"/>
-    <w:rsid w:val="00DC482A"/>
-    <w:rsid w:val="00DC4D8F"/>
     <w:rsid w:val="00DC4F7F"/>
-    <w:rsid w:val="00DC51F8"/>
-    <w:rsid w:val="00DC537B"/>
     <w:rsid w:val="00DC545B"/>
     <w:rsid w:val="00DC5882"/>
     <w:rsid w:val="00DC5927"/>
     <w:rsid w:val="00DC5B3F"/>
     <w:rsid w:val="00DC5BCA"/>
     <w:rsid w:val="00DC5EB2"/>
-    <w:rsid w:val="00DC642E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC6FD6"/>
     <w:rsid w:val="00DC7000"/>
-    <w:rsid w:val="00DC71A3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DC7AF9"/>
     <w:rsid w:val="00DD010D"/>
     <w:rsid w:val="00DD0341"/>
     <w:rsid w:val="00DD0D15"/>
-    <w:rsid w:val="00DD0F4F"/>
     <w:rsid w:val="00DD1143"/>
     <w:rsid w:val="00DD14E3"/>
     <w:rsid w:val="00DD16E2"/>
     <w:rsid w:val="00DD1BB4"/>
-    <w:rsid w:val="00DD2388"/>
-    <w:rsid w:val="00DD2440"/>
     <w:rsid w:val="00DD2469"/>
     <w:rsid w:val="00DD24AE"/>
-    <w:rsid w:val="00DD2A25"/>
     <w:rsid w:val="00DD2A89"/>
-    <w:rsid w:val="00DD2BAE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DD4032"/>
     <w:rsid w:val="00DD4073"/>
     <w:rsid w:val="00DD4337"/>
-    <w:rsid w:val="00DD4371"/>
     <w:rsid w:val="00DD45D0"/>
-    <w:rsid w:val="00DD4B3D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DD6360"/>
     <w:rsid w:val="00DD6547"/>
-    <w:rsid w:val="00DD6608"/>
     <w:rsid w:val="00DD6C54"/>
     <w:rsid w:val="00DD6D33"/>
     <w:rsid w:val="00DD6EF6"/>
     <w:rsid w:val="00DD6FA9"/>
     <w:rsid w:val="00DD714D"/>
     <w:rsid w:val="00DD720A"/>
     <w:rsid w:val="00DD757F"/>
     <w:rsid w:val="00DD78A5"/>
-    <w:rsid w:val="00DD7AB1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE0683"/>
     <w:rsid w:val="00DE0955"/>
-    <w:rsid w:val="00DE0B3E"/>
     <w:rsid w:val="00DE0D43"/>
-    <w:rsid w:val="00DE0EE1"/>
     <w:rsid w:val="00DE1221"/>
-    <w:rsid w:val="00DE1568"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE2270"/>
     <w:rsid w:val="00DE25C6"/>
-    <w:rsid w:val="00DE2C77"/>
     <w:rsid w:val="00DE2DBE"/>
-    <w:rsid w:val="00DE325C"/>
-    <w:rsid w:val="00DE335A"/>
     <w:rsid w:val="00DE35D0"/>
-    <w:rsid w:val="00DE42A6"/>
     <w:rsid w:val="00DE443A"/>
     <w:rsid w:val="00DE4448"/>
     <w:rsid w:val="00DE49C9"/>
-    <w:rsid w:val="00DE4BC6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DE5FCD"/>
     <w:rsid w:val="00DE6184"/>
-    <w:rsid w:val="00DE738F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE7F65"/>
     <w:rsid w:val="00DF06AA"/>
-    <w:rsid w:val="00DF0AD0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF0E21"/>
     <w:rsid w:val="00DF0FF0"/>
-    <w:rsid w:val="00DF19C0"/>
     <w:rsid w:val="00DF217D"/>
     <w:rsid w:val="00DF24BD"/>
     <w:rsid w:val="00DF25F5"/>
-    <w:rsid w:val="00DF291B"/>
     <w:rsid w:val="00DF2C1B"/>
     <w:rsid w:val="00DF2F08"/>
-    <w:rsid w:val="00DF2F5C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DF45BA"/>
     <w:rsid w:val="00DF49A3"/>
-    <w:rsid w:val="00DF4CE4"/>
-    <w:rsid w:val="00DF4EA5"/>
     <w:rsid w:val="00DF4ECF"/>
-    <w:rsid w:val="00DF53A5"/>
     <w:rsid w:val="00DF53B1"/>
-    <w:rsid w:val="00DF54D2"/>
     <w:rsid w:val="00DF55A2"/>
     <w:rsid w:val="00DF56D8"/>
     <w:rsid w:val="00DF5E1E"/>
     <w:rsid w:val="00DF61F1"/>
     <w:rsid w:val="00DF6402"/>
     <w:rsid w:val="00DF6442"/>
-    <w:rsid w:val="00DF6634"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DF71AB"/>
     <w:rsid w:val="00DF75B7"/>
     <w:rsid w:val="00DF7872"/>
-    <w:rsid w:val="00DF78FF"/>
     <w:rsid w:val="00DF7B9E"/>
-    <w:rsid w:val="00E0039E"/>
     <w:rsid w:val="00E00C77"/>
-    <w:rsid w:val="00E01CEE"/>
-    <w:rsid w:val="00E01EE4"/>
     <w:rsid w:val="00E01F9F"/>
     <w:rsid w:val="00E021EE"/>
     <w:rsid w:val="00E022DC"/>
     <w:rsid w:val="00E02443"/>
     <w:rsid w:val="00E024D3"/>
     <w:rsid w:val="00E028BF"/>
     <w:rsid w:val="00E02A5A"/>
     <w:rsid w:val="00E02B2E"/>
     <w:rsid w:val="00E035AE"/>
-    <w:rsid w:val="00E04903"/>
-    <w:rsid w:val="00E04E8A"/>
     <w:rsid w:val="00E04EDE"/>
-    <w:rsid w:val="00E05819"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E0653A"/>
     <w:rsid w:val="00E065B7"/>
     <w:rsid w:val="00E06D52"/>
     <w:rsid w:val="00E06F94"/>
-    <w:rsid w:val="00E0778C"/>
-    <w:rsid w:val="00E078D1"/>
     <w:rsid w:val="00E07A7B"/>
     <w:rsid w:val="00E07F66"/>
-    <w:rsid w:val="00E10004"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E10B66"/>
     <w:rsid w:val="00E10FCA"/>
     <w:rsid w:val="00E11875"/>
-    <w:rsid w:val="00E11CBA"/>
     <w:rsid w:val="00E11DC8"/>
-    <w:rsid w:val="00E1218C"/>
-    <w:rsid w:val="00E12580"/>
     <w:rsid w:val="00E125ED"/>
-    <w:rsid w:val="00E128A4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E137F1"/>
     <w:rsid w:val="00E13A3F"/>
-    <w:rsid w:val="00E13B3B"/>
     <w:rsid w:val="00E13B62"/>
     <w:rsid w:val="00E14435"/>
-    <w:rsid w:val="00E1478D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E15F55"/>
     <w:rsid w:val="00E16335"/>
-    <w:rsid w:val="00E169A8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E16B21"/>
     <w:rsid w:val="00E178F8"/>
-    <w:rsid w:val="00E17C6A"/>
     <w:rsid w:val="00E20034"/>
     <w:rsid w:val="00E2024A"/>
-    <w:rsid w:val="00E202B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E20674"/>
     <w:rsid w:val="00E206F5"/>
     <w:rsid w:val="00E207FC"/>
-    <w:rsid w:val="00E20E4C"/>
     <w:rsid w:val="00E20F3E"/>
-    <w:rsid w:val="00E21459"/>
     <w:rsid w:val="00E21598"/>
     <w:rsid w:val="00E21A3F"/>
     <w:rsid w:val="00E21BDA"/>
-    <w:rsid w:val="00E21EAE"/>
     <w:rsid w:val="00E2239B"/>
-    <w:rsid w:val="00E2249B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E23133"/>
     <w:rsid w:val="00E23447"/>
     <w:rsid w:val="00E23F09"/>
     <w:rsid w:val="00E2443F"/>
     <w:rsid w:val="00E246A3"/>
-    <w:rsid w:val="00E24972"/>
-    <w:rsid w:val="00E24F58"/>
     <w:rsid w:val="00E2502F"/>
     <w:rsid w:val="00E25174"/>
     <w:rsid w:val="00E259BC"/>
     <w:rsid w:val="00E25DDF"/>
     <w:rsid w:val="00E264A4"/>
-    <w:rsid w:val="00E26605"/>
-    <w:rsid w:val="00E27262"/>
     <w:rsid w:val="00E278A8"/>
     <w:rsid w:val="00E30BA3"/>
     <w:rsid w:val="00E30CA4"/>
-    <w:rsid w:val="00E311FD"/>
     <w:rsid w:val="00E3122E"/>
-    <w:rsid w:val="00E31400"/>
     <w:rsid w:val="00E314AE"/>
     <w:rsid w:val="00E317CC"/>
     <w:rsid w:val="00E31CF2"/>
     <w:rsid w:val="00E32CBD"/>
     <w:rsid w:val="00E32D2D"/>
-    <w:rsid w:val="00E32D48"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E333C6"/>
     <w:rsid w:val="00E33618"/>
     <w:rsid w:val="00E3368A"/>
-    <w:rsid w:val="00E338B5"/>
     <w:rsid w:val="00E33917"/>
     <w:rsid w:val="00E3397F"/>
-    <w:rsid w:val="00E33C53"/>
     <w:rsid w:val="00E33EF8"/>
     <w:rsid w:val="00E349E7"/>
-    <w:rsid w:val="00E349ED"/>
-    <w:rsid w:val="00E34BAE"/>
     <w:rsid w:val="00E34D9E"/>
     <w:rsid w:val="00E34ED8"/>
-    <w:rsid w:val="00E34EED"/>
-    <w:rsid w:val="00E352F6"/>
     <w:rsid w:val="00E35D5D"/>
     <w:rsid w:val="00E35D95"/>
     <w:rsid w:val="00E36482"/>
-    <w:rsid w:val="00E37824"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E37EAE"/>
     <w:rsid w:val="00E409FC"/>
-    <w:rsid w:val="00E40ACE"/>
     <w:rsid w:val="00E40C06"/>
-    <w:rsid w:val="00E40CB8"/>
     <w:rsid w:val="00E40FCC"/>
-    <w:rsid w:val="00E41395"/>
     <w:rsid w:val="00E41488"/>
-    <w:rsid w:val="00E41527"/>
     <w:rsid w:val="00E41B56"/>
-    <w:rsid w:val="00E41CBC"/>
     <w:rsid w:val="00E4259B"/>
     <w:rsid w:val="00E42954"/>
-    <w:rsid w:val="00E42CE7"/>
-    <w:rsid w:val="00E42EBE"/>
     <w:rsid w:val="00E43122"/>
-    <w:rsid w:val="00E434AE"/>
-    <w:rsid w:val="00E43567"/>
     <w:rsid w:val="00E438DB"/>
     <w:rsid w:val="00E43929"/>
     <w:rsid w:val="00E43EFA"/>
     <w:rsid w:val="00E44003"/>
-    <w:rsid w:val="00E44E1F"/>
     <w:rsid w:val="00E44F2F"/>
     <w:rsid w:val="00E44FCA"/>
-    <w:rsid w:val="00E451DE"/>
     <w:rsid w:val="00E456A5"/>
     <w:rsid w:val="00E46F6A"/>
-    <w:rsid w:val="00E47442"/>
-    <w:rsid w:val="00E47914"/>
     <w:rsid w:val="00E47A17"/>
     <w:rsid w:val="00E47A89"/>
     <w:rsid w:val="00E47CD0"/>
     <w:rsid w:val="00E47E0C"/>
-    <w:rsid w:val="00E50146"/>
-    <w:rsid w:val="00E50176"/>
     <w:rsid w:val="00E50440"/>
     <w:rsid w:val="00E50AF0"/>
-    <w:rsid w:val="00E50E70"/>
     <w:rsid w:val="00E5130D"/>
-    <w:rsid w:val="00E526C2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E52777"/>
     <w:rsid w:val="00E52F86"/>
-    <w:rsid w:val="00E52FAE"/>
     <w:rsid w:val="00E534A4"/>
     <w:rsid w:val="00E538B2"/>
-    <w:rsid w:val="00E54392"/>
     <w:rsid w:val="00E54674"/>
-    <w:rsid w:val="00E54960"/>
     <w:rsid w:val="00E5512D"/>
-    <w:rsid w:val="00E55359"/>
     <w:rsid w:val="00E55419"/>
     <w:rsid w:val="00E554BB"/>
-    <w:rsid w:val="00E56248"/>
     <w:rsid w:val="00E5647A"/>
-    <w:rsid w:val="00E56684"/>
     <w:rsid w:val="00E56835"/>
-    <w:rsid w:val="00E56A45"/>
     <w:rsid w:val="00E56AFE"/>
     <w:rsid w:val="00E56D43"/>
     <w:rsid w:val="00E574E5"/>
-    <w:rsid w:val="00E577B1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E6014D"/>
     <w:rsid w:val="00E6028B"/>
     <w:rsid w:val="00E6033E"/>
-    <w:rsid w:val="00E606B2"/>
     <w:rsid w:val="00E6075F"/>
-    <w:rsid w:val="00E608A6"/>
-    <w:rsid w:val="00E611C2"/>
     <w:rsid w:val="00E61924"/>
-    <w:rsid w:val="00E6192D"/>
     <w:rsid w:val="00E61BAF"/>
     <w:rsid w:val="00E61E68"/>
-    <w:rsid w:val="00E620F8"/>
-    <w:rsid w:val="00E62180"/>
     <w:rsid w:val="00E623E3"/>
     <w:rsid w:val="00E62804"/>
-    <w:rsid w:val="00E62AC7"/>
     <w:rsid w:val="00E62CA6"/>
     <w:rsid w:val="00E62CE1"/>
-    <w:rsid w:val="00E62DEA"/>
     <w:rsid w:val="00E6306D"/>
-    <w:rsid w:val="00E6373C"/>
-    <w:rsid w:val="00E6389D"/>
     <w:rsid w:val="00E63C51"/>
     <w:rsid w:val="00E64241"/>
-    <w:rsid w:val="00E642F6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E64EF0"/>
     <w:rsid w:val="00E651CF"/>
     <w:rsid w:val="00E65E5E"/>
     <w:rsid w:val="00E65EFA"/>
     <w:rsid w:val="00E66096"/>
     <w:rsid w:val="00E66239"/>
     <w:rsid w:val="00E66513"/>
-    <w:rsid w:val="00E66935"/>
     <w:rsid w:val="00E6732A"/>
-    <w:rsid w:val="00E6751B"/>
-    <w:rsid w:val="00E67583"/>
     <w:rsid w:val="00E676BC"/>
-    <w:rsid w:val="00E70185"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E7086D"/>
     <w:rsid w:val="00E709C4"/>
     <w:rsid w:val="00E71138"/>
     <w:rsid w:val="00E71139"/>
-    <w:rsid w:val="00E7117B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E7247F"/>
     <w:rsid w:val="00E728C3"/>
-    <w:rsid w:val="00E7297F"/>
-    <w:rsid w:val="00E72CDD"/>
     <w:rsid w:val="00E7300E"/>
     <w:rsid w:val="00E732A0"/>
-    <w:rsid w:val="00E732E9"/>
     <w:rsid w:val="00E735F0"/>
-    <w:rsid w:val="00E73972"/>
     <w:rsid w:val="00E739EB"/>
     <w:rsid w:val="00E73A94"/>
-    <w:rsid w:val="00E73D70"/>
-    <w:rsid w:val="00E73E49"/>
     <w:rsid w:val="00E73FDF"/>
     <w:rsid w:val="00E7418A"/>
-    <w:rsid w:val="00E749FD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E74EE3"/>
     <w:rsid w:val="00E74EFA"/>
     <w:rsid w:val="00E74F63"/>
-    <w:rsid w:val="00E752FC"/>
     <w:rsid w:val="00E754CF"/>
-    <w:rsid w:val="00E75880"/>
     <w:rsid w:val="00E7594A"/>
     <w:rsid w:val="00E7602E"/>
-    <w:rsid w:val="00E762AB"/>
     <w:rsid w:val="00E764B6"/>
-    <w:rsid w:val="00E7676B"/>
     <w:rsid w:val="00E76D9F"/>
-    <w:rsid w:val="00E76DD2"/>
     <w:rsid w:val="00E76ED4"/>
-    <w:rsid w:val="00E7760C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E8043E"/>
     <w:rsid w:val="00E80613"/>
-    <w:rsid w:val="00E80AD4"/>
     <w:rsid w:val="00E81295"/>
     <w:rsid w:val="00E81355"/>
     <w:rsid w:val="00E81A9B"/>
     <w:rsid w:val="00E81AF1"/>
-    <w:rsid w:val="00E81BDB"/>
-    <w:rsid w:val="00E82B49"/>
     <w:rsid w:val="00E8332D"/>
     <w:rsid w:val="00E83CD5"/>
     <w:rsid w:val="00E8419C"/>
-    <w:rsid w:val="00E84457"/>
-    <w:rsid w:val="00E846B6"/>
     <w:rsid w:val="00E84A50"/>
-    <w:rsid w:val="00E84C72"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E84FAA"/>
     <w:rsid w:val="00E84FED"/>
     <w:rsid w:val="00E859F7"/>
-    <w:rsid w:val="00E85AFB"/>
     <w:rsid w:val="00E85D63"/>
-    <w:rsid w:val="00E85E9E"/>
     <w:rsid w:val="00E86122"/>
-    <w:rsid w:val="00E86264"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E865CE"/>
     <w:rsid w:val="00E86C3D"/>
     <w:rsid w:val="00E86DAA"/>
-    <w:rsid w:val="00E873DE"/>
     <w:rsid w:val="00E87A89"/>
-    <w:rsid w:val="00E87C0B"/>
-    <w:rsid w:val="00E87E60"/>
     <w:rsid w:val="00E90664"/>
-    <w:rsid w:val="00E90821"/>
     <w:rsid w:val="00E9091F"/>
     <w:rsid w:val="00E90CB3"/>
     <w:rsid w:val="00E917C4"/>
-    <w:rsid w:val="00E91833"/>
-    <w:rsid w:val="00E918FC"/>
     <w:rsid w:val="00E91EF5"/>
     <w:rsid w:val="00E91F36"/>
     <w:rsid w:val="00E91F99"/>
-    <w:rsid w:val="00E925FD"/>
     <w:rsid w:val="00E93AB8"/>
-    <w:rsid w:val="00E94696"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E95944"/>
     <w:rsid w:val="00E95FF0"/>
     <w:rsid w:val="00E96067"/>
     <w:rsid w:val="00E96B8B"/>
-    <w:rsid w:val="00E96CFF"/>
     <w:rsid w:val="00E96F05"/>
     <w:rsid w:val="00E972FD"/>
-    <w:rsid w:val="00E977AE"/>
-    <w:rsid w:val="00E978D9"/>
     <w:rsid w:val="00E97A55"/>
-    <w:rsid w:val="00EA031B"/>
-    <w:rsid w:val="00EA045B"/>
     <w:rsid w:val="00EA0831"/>
-    <w:rsid w:val="00EA09C2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EA2C5B"/>
     <w:rsid w:val="00EA340E"/>
     <w:rsid w:val="00EA3415"/>
-    <w:rsid w:val="00EA3575"/>
     <w:rsid w:val="00EA3B1F"/>
     <w:rsid w:val="00EA3BFF"/>
-    <w:rsid w:val="00EA44AD"/>
-    <w:rsid w:val="00EA450C"/>
     <w:rsid w:val="00EA69DC"/>
-    <w:rsid w:val="00EA6B31"/>
-    <w:rsid w:val="00EA6D0B"/>
     <w:rsid w:val="00EA7422"/>
-    <w:rsid w:val="00EA7DCC"/>
     <w:rsid w:val="00EA7DFA"/>
     <w:rsid w:val="00EB0096"/>
-    <w:rsid w:val="00EB0297"/>
     <w:rsid w:val="00EB0853"/>
     <w:rsid w:val="00EB137F"/>
     <w:rsid w:val="00EB154B"/>
     <w:rsid w:val="00EB1640"/>
-    <w:rsid w:val="00EB1880"/>
     <w:rsid w:val="00EB1AB9"/>
     <w:rsid w:val="00EB1CC0"/>
-    <w:rsid w:val="00EB2009"/>
     <w:rsid w:val="00EB2E0F"/>
-    <w:rsid w:val="00EB2FCD"/>
     <w:rsid w:val="00EB3086"/>
-    <w:rsid w:val="00EB3522"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EB3CC2"/>
     <w:rsid w:val="00EB3CFC"/>
     <w:rsid w:val="00EB40B0"/>
     <w:rsid w:val="00EB4175"/>
     <w:rsid w:val="00EB4846"/>
     <w:rsid w:val="00EB4BD0"/>
-    <w:rsid w:val="00EB4C15"/>
     <w:rsid w:val="00EB5433"/>
     <w:rsid w:val="00EB55D0"/>
     <w:rsid w:val="00EB5646"/>
     <w:rsid w:val="00EB5ADB"/>
-    <w:rsid w:val="00EB6270"/>
-    <w:rsid w:val="00EB6276"/>
     <w:rsid w:val="00EB68C2"/>
-    <w:rsid w:val="00EB6B76"/>
     <w:rsid w:val="00EB7011"/>
     <w:rsid w:val="00EB72CC"/>
-    <w:rsid w:val="00EB73DA"/>
     <w:rsid w:val="00EB74A9"/>
-    <w:rsid w:val="00EB786C"/>
-    <w:rsid w:val="00EB787D"/>
     <w:rsid w:val="00EB79AA"/>
     <w:rsid w:val="00EB7B8D"/>
-    <w:rsid w:val="00EC0345"/>
     <w:rsid w:val="00EC0687"/>
     <w:rsid w:val="00EC0C5D"/>
     <w:rsid w:val="00EC0F78"/>
-    <w:rsid w:val="00EC1248"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC18B3"/>
     <w:rsid w:val="00EC1A32"/>
     <w:rsid w:val="00EC1A39"/>
-    <w:rsid w:val="00EC1AA2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EC2FCE"/>
     <w:rsid w:val="00EC3383"/>
-    <w:rsid w:val="00EC3534"/>
     <w:rsid w:val="00EC35DF"/>
     <w:rsid w:val="00EC38C8"/>
     <w:rsid w:val="00EC3E88"/>
     <w:rsid w:val="00EC4046"/>
-    <w:rsid w:val="00EC4645"/>
     <w:rsid w:val="00EC46E7"/>
     <w:rsid w:val="00EC58EC"/>
     <w:rsid w:val="00EC5C01"/>
-    <w:rsid w:val="00EC5E7F"/>
-    <w:rsid w:val="00EC7211"/>
     <w:rsid w:val="00EC7469"/>
-    <w:rsid w:val="00EC775E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED0261"/>
     <w:rsid w:val="00ED02D1"/>
-    <w:rsid w:val="00ED066C"/>
-    <w:rsid w:val="00ED06F1"/>
     <w:rsid w:val="00ED0C0F"/>
     <w:rsid w:val="00ED16C2"/>
     <w:rsid w:val="00ED1C09"/>
-    <w:rsid w:val="00ED1D1B"/>
-    <w:rsid w:val="00ED1FB2"/>
     <w:rsid w:val="00ED25BA"/>
-    <w:rsid w:val="00ED2B75"/>
     <w:rsid w:val="00ED2D19"/>
-    <w:rsid w:val="00ED2D8B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED3267"/>
     <w:rsid w:val="00ED327A"/>
     <w:rsid w:val="00ED375A"/>
     <w:rsid w:val="00ED3A7B"/>
     <w:rsid w:val="00ED3DFD"/>
-    <w:rsid w:val="00ED3ECE"/>
     <w:rsid w:val="00ED3F21"/>
     <w:rsid w:val="00ED41A1"/>
-    <w:rsid w:val="00ED41A6"/>
     <w:rsid w:val="00ED4203"/>
-    <w:rsid w:val="00ED47C2"/>
-    <w:rsid w:val="00ED49DF"/>
     <w:rsid w:val="00ED52F3"/>
-    <w:rsid w:val="00ED5761"/>
     <w:rsid w:val="00ED5B51"/>
-    <w:rsid w:val="00ED5D5A"/>
     <w:rsid w:val="00ED5DBF"/>
-    <w:rsid w:val="00ED6415"/>
     <w:rsid w:val="00ED6DC2"/>
     <w:rsid w:val="00ED75B3"/>
-    <w:rsid w:val="00ED7658"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00ED7F58"/>
     <w:rsid w:val="00EE05E0"/>
-    <w:rsid w:val="00EE1030"/>
     <w:rsid w:val="00EE182C"/>
     <w:rsid w:val="00EE1C69"/>
     <w:rsid w:val="00EE260F"/>
-    <w:rsid w:val="00EE28FB"/>
     <w:rsid w:val="00EE3045"/>
     <w:rsid w:val="00EE30D8"/>
-    <w:rsid w:val="00EE3192"/>
     <w:rsid w:val="00EE3BBA"/>
     <w:rsid w:val="00EE41CF"/>
-    <w:rsid w:val="00EE436A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE4E65"/>
     <w:rsid w:val="00EE4F1D"/>
-    <w:rsid w:val="00EE4F50"/>
     <w:rsid w:val="00EE50FA"/>
-    <w:rsid w:val="00EE53B2"/>
     <w:rsid w:val="00EE56E1"/>
     <w:rsid w:val="00EE5950"/>
     <w:rsid w:val="00EE604B"/>
-    <w:rsid w:val="00EE60E9"/>
-    <w:rsid w:val="00EE69D4"/>
     <w:rsid w:val="00EE6B33"/>
     <w:rsid w:val="00EE6BB3"/>
     <w:rsid w:val="00EE771B"/>
-    <w:rsid w:val="00EE79E3"/>
-    <w:rsid w:val="00EF022F"/>
     <w:rsid w:val="00EF0462"/>
-    <w:rsid w:val="00EF0472"/>
     <w:rsid w:val="00EF07DC"/>
     <w:rsid w:val="00EF0A3A"/>
     <w:rsid w:val="00EF11A0"/>
-    <w:rsid w:val="00EF156E"/>
     <w:rsid w:val="00EF15B0"/>
     <w:rsid w:val="00EF1956"/>
-    <w:rsid w:val="00EF20FE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EF297D"/>
     <w:rsid w:val="00EF2B3E"/>
     <w:rsid w:val="00EF2CED"/>
     <w:rsid w:val="00EF2E03"/>
-    <w:rsid w:val="00EF2F93"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF396D"/>
     <w:rsid w:val="00EF42B6"/>
-    <w:rsid w:val="00EF46EE"/>
     <w:rsid w:val="00EF47AC"/>
-    <w:rsid w:val="00EF49F8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EF61D2"/>
     <w:rsid w:val="00EF6505"/>
-    <w:rsid w:val="00EF68CE"/>
     <w:rsid w:val="00EF68E4"/>
     <w:rsid w:val="00EF77C6"/>
     <w:rsid w:val="00EF7A6F"/>
-    <w:rsid w:val="00F0025D"/>
     <w:rsid w:val="00F0063F"/>
     <w:rsid w:val="00F006E7"/>
     <w:rsid w:val="00F008E0"/>
-    <w:rsid w:val="00F00AC2"/>
     <w:rsid w:val="00F00B47"/>
-    <w:rsid w:val="00F00C58"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F014A4"/>
     <w:rsid w:val="00F0166A"/>
     <w:rsid w:val="00F01E11"/>
-    <w:rsid w:val="00F0203A"/>
-    <w:rsid w:val="00F025BB"/>
     <w:rsid w:val="00F02BA2"/>
     <w:rsid w:val="00F02C57"/>
     <w:rsid w:val="00F02CB0"/>
-    <w:rsid w:val="00F02D5E"/>
-    <w:rsid w:val="00F032F2"/>
     <w:rsid w:val="00F033A5"/>
-    <w:rsid w:val="00F037D3"/>
-    <w:rsid w:val="00F041BF"/>
     <w:rsid w:val="00F04388"/>
-    <w:rsid w:val="00F0478A"/>
-    <w:rsid w:val="00F0479B"/>
     <w:rsid w:val="00F04821"/>
     <w:rsid w:val="00F05333"/>
-    <w:rsid w:val="00F0549B"/>
     <w:rsid w:val="00F054F9"/>
-    <w:rsid w:val="00F0596E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F067EB"/>
     <w:rsid w:val="00F06873"/>
     <w:rsid w:val="00F06939"/>
-    <w:rsid w:val="00F06BAC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F0709F"/>
     <w:rsid w:val="00F070E5"/>
     <w:rsid w:val="00F0789A"/>
-    <w:rsid w:val="00F078C4"/>
-    <w:rsid w:val="00F07FE7"/>
     <w:rsid w:val="00F100A8"/>
     <w:rsid w:val="00F10EA5"/>
-    <w:rsid w:val="00F11853"/>
-    <w:rsid w:val="00F11935"/>
     <w:rsid w:val="00F11C64"/>
-    <w:rsid w:val="00F11F40"/>
     <w:rsid w:val="00F11FD0"/>
-    <w:rsid w:val="00F1203A"/>
     <w:rsid w:val="00F1242F"/>
     <w:rsid w:val="00F1261D"/>
-    <w:rsid w:val="00F13EA4"/>
     <w:rsid w:val="00F1517E"/>
-    <w:rsid w:val="00F160AE"/>
     <w:rsid w:val="00F163C4"/>
     <w:rsid w:val="00F16678"/>
-    <w:rsid w:val="00F1682B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F1793D"/>
     <w:rsid w:val="00F17A9B"/>
     <w:rsid w:val="00F17BC6"/>
-    <w:rsid w:val="00F17ECC"/>
-    <w:rsid w:val="00F17F06"/>
     <w:rsid w:val="00F20109"/>
     <w:rsid w:val="00F204FD"/>
-    <w:rsid w:val="00F20511"/>
-    <w:rsid w:val="00F20628"/>
     <w:rsid w:val="00F20812"/>
-    <w:rsid w:val="00F20BDA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F21AD4"/>
     <w:rsid w:val="00F21B68"/>
-    <w:rsid w:val="00F220FB"/>
     <w:rsid w:val="00F2251C"/>
     <w:rsid w:val="00F22A79"/>
-    <w:rsid w:val="00F22DD8"/>
-    <w:rsid w:val="00F2355D"/>
     <w:rsid w:val="00F237F6"/>
     <w:rsid w:val="00F23AF5"/>
     <w:rsid w:val="00F23CEE"/>
-    <w:rsid w:val="00F23FFB"/>
-    <w:rsid w:val="00F24C3A"/>
     <w:rsid w:val="00F25968"/>
     <w:rsid w:val="00F25DD7"/>
     <w:rsid w:val="00F260AC"/>
     <w:rsid w:val="00F26388"/>
-    <w:rsid w:val="00F264B8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F2771B"/>
     <w:rsid w:val="00F27E03"/>
     <w:rsid w:val="00F3003F"/>
-    <w:rsid w:val="00F302D9"/>
     <w:rsid w:val="00F3038F"/>
-    <w:rsid w:val="00F304AF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F30D2F"/>
     <w:rsid w:val="00F30E8D"/>
     <w:rsid w:val="00F31266"/>
     <w:rsid w:val="00F318E1"/>
     <w:rsid w:val="00F31B01"/>
     <w:rsid w:val="00F31BE3"/>
     <w:rsid w:val="00F31C87"/>
     <w:rsid w:val="00F31F13"/>
     <w:rsid w:val="00F323CF"/>
-    <w:rsid w:val="00F323FB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F33660"/>
     <w:rsid w:val="00F33710"/>
     <w:rsid w:val="00F345DC"/>
-    <w:rsid w:val="00F349AC"/>
     <w:rsid w:val="00F34B21"/>
     <w:rsid w:val="00F34CA5"/>
-    <w:rsid w:val="00F351B4"/>
     <w:rsid w:val="00F3558E"/>
-    <w:rsid w:val="00F3591F"/>
     <w:rsid w:val="00F35E37"/>
-    <w:rsid w:val="00F35E98"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F3689B"/>
     <w:rsid w:val="00F376E3"/>
-    <w:rsid w:val="00F379F1"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F41254"/>
     <w:rsid w:val="00F4165A"/>
-    <w:rsid w:val="00F41AC0"/>
     <w:rsid w:val="00F41E90"/>
-    <w:rsid w:val="00F41F88"/>
     <w:rsid w:val="00F4238E"/>
-    <w:rsid w:val="00F427A1"/>
-    <w:rsid w:val="00F427E1"/>
     <w:rsid w:val="00F428BF"/>
     <w:rsid w:val="00F42D1D"/>
-    <w:rsid w:val="00F42DE4"/>
-    <w:rsid w:val="00F43195"/>
     <w:rsid w:val="00F434CE"/>
-    <w:rsid w:val="00F43554"/>
     <w:rsid w:val="00F4366E"/>
     <w:rsid w:val="00F436BF"/>
-    <w:rsid w:val="00F4372E"/>
-    <w:rsid w:val="00F44217"/>
     <w:rsid w:val="00F4450B"/>
     <w:rsid w:val="00F44584"/>
-    <w:rsid w:val="00F45555"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F5026B"/>
     <w:rsid w:val="00F50A0C"/>
-    <w:rsid w:val="00F50C41"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F5113F"/>
     <w:rsid w:val="00F512A4"/>
-    <w:rsid w:val="00F51F00"/>
     <w:rsid w:val="00F525EF"/>
-    <w:rsid w:val="00F52849"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F53137"/>
     <w:rsid w:val="00F539CE"/>
-    <w:rsid w:val="00F53C35"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F53DF8"/>
     <w:rsid w:val="00F544BB"/>
     <w:rsid w:val="00F5451D"/>
-    <w:rsid w:val="00F547E1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F555FE"/>
     <w:rsid w:val="00F558A9"/>
-    <w:rsid w:val="00F559C9"/>
     <w:rsid w:val="00F55AFD"/>
     <w:rsid w:val="00F561C4"/>
-    <w:rsid w:val="00F561DB"/>
     <w:rsid w:val="00F56443"/>
-    <w:rsid w:val="00F56DA4"/>
     <w:rsid w:val="00F571FE"/>
     <w:rsid w:val="00F572B2"/>
     <w:rsid w:val="00F5749F"/>
     <w:rsid w:val="00F574E7"/>
     <w:rsid w:val="00F575B1"/>
     <w:rsid w:val="00F57653"/>
-    <w:rsid w:val="00F576E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F6000B"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F60A6F"/>
     <w:rsid w:val="00F60F28"/>
-    <w:rsid w:val="00F60FF9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F62510"/>
     <w:rsid w:val="00F633A4"/>
     <w:rsid w:val="00F638A5"/>
-    <w:rsid w:val="00F6392C"/>
     <w:rsid w:val="00F63AF8"/>
-    <w:rsid w:val="00F63BD6"/>
-    <w:rsid w:val="00F64810"/>
     <w:rsid w:val="00F64894"/>
     <w:rsid w:val="00F648EB"/>
     <w:rsid w:val="00F64905"/>
-    <w:rsid w:val="00F64B4D"/>
     <w:rsid w:val="00F64DB9"/>
-    <w:rsid w:val="00F64E38"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F7060D"/>
     <w:rsid w:val="00F70809"/>
     <w:rsid w:val="00F70D8B"/>
     <w:rsid w:val="00F70EDE"/>
-    <w:rsid w:val="00F71105"/>
-    <w:rsid w:val="00F71558"/>
     <w:rsid w:val="00F715FC"/>
     <w:rsid w:val="00F71859"/>
-    <w:rsid w:val="00F718C8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F73A37"/>
     <w:rsid w:val="00F73AEF"/>
-    <w:rsid w:val="00F73DBE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F74BC7"/>
     <w:rsid w:val="00F74FDC"/>
     <w:rsid w:val="00F75959"/>
     <w:rsid w:val="00F759C2"/>
-    <w:rsid w:val="00F75BAD"/>
-    <w:rsid w:val="00F75EDF"/>
     <w:rsid w:val="00F76BDA"/>
-    <w:rsid w:val="00F773C6"/>
-    <w:rsid w:val="00F774CF"/>
     <w:rsid w:val="00F77956"/>
-    <w:rsid w:val="00F77C54"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F8079E"/>
     <w:rsid w:val="00F80A0A"/>
     <w:rsid w:val="00F80EC0"/>
     <w:rsid w:val="00F81124"/>
-    <w:rsid w:val="00F81321"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F8276E"/>
     <w:rsid w:val="00F82A57"/>
-    <w:rsid w:val="00F82D64"/>
-    <w:rsid w:val="00F82E85"/>
     <w:rsid w:val="00F82F27"/>
-    <w:rsid w:val="00F83103"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F8396D"/>
     <w:rsid w:val="00F83A2C"/>
     <w:rsid w:val="00F83E9D"/>
     <w:rsid w:val="00F84164"/>
-    <w:rsid w:val="00F8482B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F85EB8"/>
     <w:rsid w:val="00F861A0"/>
-    <w:rsid w:val="00F868B7"/>
-    <w:rsid w:val="00F8698F"/>
     <w:rsid w:val="00F86C5B"/>
-    <w:rsid w:val="00F873F7"/>
     <w:rsid w:val="00F87464"/>
-    <w:rsid w:val="00F87468"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F87B9D"/>
     <w:rsid w:val="00F87EC0"/>
     <w:rsid w:val="00F902B1"/>
-    <w:rsid w:val="00F90961"/>
     <w:rsid w:val="00F909AF"/>
-    <w:rsid w:val="00F911EA"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F92B22"/>
     <w:rsid w:val="00F92DF5"/>
-    <w:rsid w:val="00F93314"/>
     <w:rsid w:val="00F934CF"/>
-    <w:rsid w:val="00F938F3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F9438E"/>
     <w:rsid w:val="00F947E8"/>
-    <w:rsid w:val="00F948D2"/>
     <w:rsid w:val="00F94A7F"/>
-    <w:rsid w:val="00F94BDC"/>
-    <w:rsid w:val="00F9536A"/>
     <w:rsid w:val="00F9556C"/>
     <w:rsid w:val="00F95A12"/>
     <w:rsid w:val="00F95D68"/>
-    <w:rsid w:val="00F962E0"/>
-    <w:rsid w:val="00F965A7"/>
     <w:rsid w:val="00F96A78"/>
-    <w:rsid w:val="00F96E06"/>
-    <w:rsid w:val="00F9784C"/>
     <w:rsid w:val="00F9795B"/>
     <w:rsid w:val="00F97A32"/>
-    <w:rsid w:val="00F97ABC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F97E95"/>
     <w:rsid w:val="00FA0105"/>
     <w:rsid w:val="00FA0645"/>
-    <w:rsid w:val="00FA07F5"/>
     <w:rsid w:val="00FA08E5"/>
     <w:rsid w:val="00FA102A"/>
-    <w:rsid w:val="00FA1298"/>
-    <w:rsid w:val="00FA1651"/>
     <w:rsid w:val="00FA1997"/>
-    <w:rsid w:val="00FA272C"/>
     <w:rsid w:val="00FA29C3"/>
-    <w:rsid w:val="00FA2B10"/>
     <w:rsid w:val="00FA2D75"/>
-    <w:rsid w:val="00FA2EB2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA39C9"/>
     <w:rsid w:val="00FA3B58"/>
-    <w:rsid w:val="00FA4118"/>
-    <w:rsid w:val="00FA4807"/>
     <w:rsid w:val="00FA485F"/>
     <w:rsid w:val="00FA4F8C"/>
-    <w:rsid w:val="00FA52A9"/>
     <w:rsid w:val="00FA5484"/>
-    <w:rsid w:val="00FA54CC"/>
     <w:rsid w:val="00FA57F6"/>
-    <w:rsid w:val="00FA5AF1"/>
     <w:rsid w:val="00FA5FE6"/>
     <w:rsid w:val="00FA6127"/>
-    <w:rsid w:val="00FA6172"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA6D20"/>
     <w:rsid w:val="00FA70E0"/>
-    <w:rsid w:val="00FA73EB"/>
     <w:rsid w:val="00FA7580"/>
-    <w:rsid w:val="00FA764D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA7928"/>
     <w:rsid w:val="00FB00F4"/>
     <w:rsid w:val="00FB02DE"/>
-    <w:rsid w:val="00FB096C"/>
-    <w:rsid w:val="00FB150B"/>
     <w:rsid w:val="00FB17F4"/>
     <w:rsid w:val="00FB1B26"/>
-    <w:rsid w:val="00FB1C87"/>
-    <w:rsid w:val="00FB1C9C"/>
     <w:rsid w:val="00FB1D56"/>
-    <w:rsid w:val="00FB246E"/>
     <w:rsid w:val="00FB2992"/>
-    <w:rsid w:val="00FB2A26"/>
-    <w:rsid w:val="00FB3091"/>
     <w:rsid w:val="00FB315F"/>
     <w:rsid w:val="00FB3369"/>
     <w:rsid w:val="00FB3782"/>
-    <w:rsid w:val="00FB3833"/>
-    <w:rsid w:val="00FB392F"/>
     <w:rsid w:val="00FB3935"/>
     <w:rsid w:val="00FB3EBB"/>
-    <w:rsid w:val="00FB4074"/>
     <w:rsid w:val="00FB463A"/>
-    <w:rsid w:val="00FB4852"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB5219"/>
     <w:rsid w:val="00FB548D"/>
     <w:rsid w:val="00FB55B4"/>
     <w:rsid w:val="00FB58DA"/>
-    <w:rsid w:val="00FB612A"/>
-    <w:rsid w:val="00FB621A"/>
     <w:rsid w:val="00FB623E"/>
-    <w:rsid w:val="00FB642B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB68FB"/>
     <w:rsid w:val="00FB707C"/>
     <w:rsid w:val="00FB70A1"/>
     <w:rsid w:val="00FB76EF"/>
     <w:rsid w:val="00FB7CFB"/>
     <w:rsid w:val="00FB7DC1"/>
     <w:rsid w:val="00FC002F"/>
-    <w:rsid w:val="00FC068B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC0EC1"/>
     <w:rsid w:val="00FC1A96"/>
-    <w:rsid w:val="00FC1DD4"/>
     <w:rsid w:val="00FC2043"/>
     <w:rsid w:val="00FC2050"/>
     <w:rsid w:val="00FC26C4"/>
-    <w:rsid w:val="00FC300B"/>
     <w:rsid w:val="00FC38D1"/>
-    <w:rsid w:val="00FC38F8"/>
     <w:rsid w:val="00FC39D3"/>
-    <w:rsid w:val="00FC3F25"/>
     <w:rsid w:val="00FC415C"/>
-    <w:rsid w:val="00FC4958"/>
     <w:rsid w:val="00FC4F42"/>
     <w:rsid w:val="00FC5D18"/>
-    <w:rsid w:val="00FC6E1B"/>
-    <w:rsid w:val="00FC7592"/>
     <w:rsid w:val="00FD04E0"/>
-    <w:rsid w:val="00FD07D9"/>
-    <w:rsid w:val="00FD0A01"/>
     <w:rsid w:val="00FD0A02"/>
-    <w:rsid w:val="00FD0A11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD128D"/>
     <w:rsid w:val="00FD12A7"/>
     <w:rsid w:val="00FD16FD"/>
-    <w:rsid w:val="00FD195A"/>
-    <w:rsid w:val="00FD1F7A"/>
     <w:rsid w:val="00FD2B14"/>
     <w:rsid w:val="00FD3118"/>
-    <w:rsid w:val="00FD31AA"/>
     <w:rsid w:val="00FD32C7"/>
-    <w:rsid w:val="00FD3512"/>
     <w:rsid w:val="00FD383D"/>
-    <w:rsid w:val="00FD45EC"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FD5235"/>
     <w:rsid w:val="00FD53D5"/>
-    <w:rsid w:val="00FD60DB"/>
     <w:rsid w:val="00FD6675"/>
     <w:rsid w:val="00FD6BEA"/>
     <w:rsid w:val="00FD6D75"/>
     <w:rsid w:val="00FD7269"/>
-    <w:rsid w:val="00FD74CF"/>
     <w:rsid w:val="00FE0340"/>
     <w:rsid w:val="00FE079E"/>
     <w:rsid w:val="00FE0B67"/>
     <w:rsid w:val="00FE0BFA"/>
     <w:rsid w:val="00FE0C6A"/>
     <w:rsid w:val="00FE0D85"/>
     <w:rsid w:val="00FE0E71"/>
-    <w:rsid w:val="00FE13F2"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FE1F7A"/>
     <w:rsid w:val="00FE1FFE"/>
-    <w:rsid w:val="00FE2289"/>
     <w:rsid w:val="00FE243A"/>
-    <w:rsid w:val="00FE2AB6"/>
-    <w:rsid w:val="00FE3B65"/>
     <w:rsid w:val="00FE3C2E"/>
-    <w:rsid w:val="00FE4334"/>
     <w:rsid w:val="00FE4844"/>
-    <w:rsid w:val="00FE4855"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE5BD3"/>
     <w:rsid w:val="00FE5CBB"/>
-    <w:rsid w:val="00FE5E30"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FE61EB"/>
     <w:rsid w:val="00FE628E"/>
-    <w:rsid w:val="00FE67E9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FE6EF3"/>
     <w:rsid w:val="00FE6F06"/>
-    <w:rsid w:val="00FE70D3"/>
     <w:rsid w:val="00FE7713"/>
-    <w:rsid w:val="00FE79C6"/>
     <w:rsid w:val="00FF0880"/>
     <w:rsid w:val="00FF08F6"/>
     <w:rsid w:val="00FF0BDD"/>
-    <w:rsid w:val="00FF0F3B"/>
     <w:rsid w:val="00FF14F4"/>
-    <w:rsid w:val="00FF16EF"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF2324"/>
     <w:rsid w:val="00FF237D"/>
-    <w:rsid w:val="00FF26DE"/>
     <w:rsid w:val="00FF3154"/>
     <w:rsid w:val="00FF3170"/>
     <w:rsid w:val="00FF3D6B"/>
-    <w:rsid w:val="00FF3FE5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF5115"/>
     <w:rsid w:val="00FF5764"/>
     <w:rsid w:val="00FF5975"/>
-    <w:rsid w:val="00FF5A1C"/>
-    <w:rsid w:val="00FF6CA3"/>
     <w:rsid w:val="00FF719A"/>
-    <w:rsid w:val="00FF74B1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FF7F39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="173058"/>
+    <o:shapedefaults v:ext="edit" spidmax="89090"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -21715,51 +12209,50 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="libNormal"/>
     <w:next w:val="libNormal"/>
     <w:qFormat/>
     <w:rsid w:val="006D6F9A"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
@@ -22777,171 +13270,56 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B1EDD"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007C363E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...8 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:divs>
-[...101 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Indonesian\book\template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -23201,79 +13579,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7324ABC-4EF0-4D28-B652-985E1F58A54B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{114FDDE3-A5C0-4D87-A624-DF740854A176}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>template</Template>
+  <Template>template.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>58</Pages>
-[...1 lines deleted...]
-  <Characters>54725</Characters>
+  <Pages>23</Pages>
+  <Words>3640</Words>
+  <Characters>20753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>456</Lines>
-  <Paragraphs>128</Paragraphs>
+  <Lines>172</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>rafed</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64197</CharactersWithSpaces>
+  <CharactersWithSpaces>24345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>A5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>